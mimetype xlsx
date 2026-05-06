--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -26,153 +26,153 @@
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>III сесія VIII скликання</t>
   </si>
   <si>
     <t>Володимирська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
+    <t>Василець Наталія Володимирівна</t>
+  </si>
+  <si>
+    <t>Ващук Тетяна Петрівна</t>
+  </si>
+  <si>
+    <t>Венгер Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Веремеєнко Андрій Петрович</t>
+  </si>
+  <si>
+    <t>Виваль Оксана Сергіївна</t>
+  </si>
+  <si>
+    <t>Гнатюк Андрій Веніамінович</t>
+  </si>
+  <si>
+    <t>Горошкевич Павло Володимирович</t>
+  </si>
+  <si>
+    <t>Горошкевич Роман Володимирович</t>
+  </si>
+  <si>
+    <t>Дзядук Олександр Васильович</t>
+  </si>
+  <si>
+    <t>Дмитрук Леонтій Іванович</t>
+  </si>
+  <si>
+    <t>Дьоміна-Лапчук Тетяна Ігорівна</t>
+  </si>
+  <si>
+    <t>Жуйвода Олена Миколаївна</t>
+  </si>
+  <si>
+    <t>Зінкевич Костянтин Миколайович</t>
+  </si>
+  <si>
+    <t>Зінкевич Валерій Олексійович</t>
+  </si>
+  <si>
+    <t>Коба Сергій Анатолійович</t>
+  </si>
+  <si>
+    <t>Корнійчук Леся Миколаївна</t>
+  </si>
+  <si>
+    <t>Крижановська Юлія Анатоліївна</t>
+  </si>
+  <si>
+    <t>Радкевич Ганна Миколаївна</t>
+  </si>
+  <si>
+    <t>Новосад Олег Анатолійович</t>
+  </si>
+  <si>
+    <t>Панасюк Олексій Вікторович</t>
+  </si>
+  <si>
+    <t>Петрук Вячеслав Миколайович</t>
+  </si>
+  <si>
+    <t>Принда Андрій Петрович</t>
+  </si>
+  <si>
+    <t>Романюк Валентина Миколаївна</t>
+  </si>
+  <si>
+    <t>Савельєв Микола Григорович</t>
+  </si>
+  <si>
+    <t>Савчук Роман Богданович</t>
+  </si>
+  <si>
+    <t>Савюк Роман Володимирович</t>
+  </si>
+  <si>
+    <t>Сакуляк Віта Володимирівна</t>
+  </si>
+  <si>
+    <t>Свідерський Олег Миколайович</t>
+  </si>
+  <si>
+    <t>Тимосевич Олег Олексійович</t>
+  </si>
+  <si>
+    <t>Чайковська Мирослава Євгенівна</t>
+  </si>
+  <si>
+    <t>Юнак Микола Петрович</t>
+  </si>
+  <si>
+    <t>Юхимюк Іван Михайлович</t>
+  </si>
+  <si>
+    <t>Ярош Віктор Петрович</t>
+  </si>
+  <si>
+    <t>Пальонка Ігор Анатолійович</t>
+  </si>
+  <si>
     <t>Литвин Сергій Юрійович</t>
-  </si>
-[...100 lines deleted...]
-    <t>Василець Наталія Володимирівна</t>
   </si>
   <si>
     <t>14.01.21  16:31:57</t>
   </si>
   <si>
     <t>2202зняти проект рішення №1</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
@@ -493,135 +493,135 @@
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" t="s" s="4">
         <v>41</v>
       </c>
       <c r="D2" t="s">
         <v>42</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>44</v>
       </c>
       <c r="G2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="H2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="S2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="T2" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="U2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="W2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y2" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="Z2" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AA2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AB2" t="s" s="5">
         <v>46</v>
       </c>
-      <c r="T2" t="s" s="5">
+      <c r="AC2" t="s" s="5">
         <v>46</v>
       </c>
-      <c r="U2" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AD2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>48</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>2201Про затвердження порядку денного третьої позачергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>49</v>
@@ -650,75 +650,75 @@
       <c r="L3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="V3" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>45</v>
       </c>
@@ -777,75 +777,75 @@
       <c r="L4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="V4" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>45</v>
       </c>
@@ -904,75 +904,75 @@
       <c r="L5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Q5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="V5" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y5" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AB5" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ5" t="s" s="5">
         <v>45</v>
       </c>
@@ -1011,111 +1011,111 @@
       <c r="F6" t="s">
         <v>56</v>
       </c>
       <c r="G6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="H6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="O6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="P6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Q6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="R6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="S6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="T6" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="U6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="V6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="W6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="X6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y6" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="Z6" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="AA6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AB6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AC6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AD6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AE6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AF6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AG6" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AH6" t="s" s="5">
         <v>57</v>
-      </c>
-[...58 lines deleted...]
-        <v>45</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AK6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AM6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AN6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
@@ -1154,75 +1154,75 @@
       <c r="L7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Q7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="S7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T7" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="V7" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="W7" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y7" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z7" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AB7" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ7" t="s" s="5">
         <v>45</v>
       </c>
@@ -1279,75 +1279,75 @@
       <c r="L8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="S8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="U8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="V8" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="W8" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y8" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z8" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AA8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI8" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ8" t="s" s="5">
         <v>45</v>
       </c>
@@ -1406,75 +1406,75 @@
       <c r="L9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="O9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Q9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="S9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="U9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="V9" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="W9" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="X9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y9" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z9" t="s" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AA9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AB9" t="s" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AH9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ9" t="s" s="5">
         <v>45</v>
       </c>
@@ -1489,135 +1489,135 @@
       </c>
       <c r="AN9" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>63</v>
       </c>
       <c r="H10" t="s">
         <v>63</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
         <v>63</v>
       </c>
       <c r="M10" t="s">
         <v>63</v>
       </c>
       <c r="N10" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" t="s">
+        <v>63</v>
+      </c>
+      <c r="P10" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>63</v>
+      </c>
+      <c r="R10" t="s">
+        <v>63</v>
+      </c>
+      <c r="S10" t="s">
+        <v>63</v>
+      </c>
+      <c r="T10" t="s">
+        <v>65</v>
+      </c>
+      <c r="U10" t="s">
+        <v>63</v>
+      </c>
+      <c r="V10" t="s">
+        <v>63</v>
+      </c>
+      <c r="W10" t="s">
+        <v>63</v>
+      </c>
+      <c r="X10" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AB10" t="s">
         <v>64</v>
       </c>
-      <c r="O10" t="s">
-[...11 lines deleted...]
-      <c r="S10" t="s">
+      <c r="AC10" t="s">
         <v>64</v>
       </c>
-      <c r="T10" t="s">
+      <c r="AD10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AH10" t="s">
         <v>64</v>
       </c>
-      <c r="U10" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AI10" t="s">
         <v>63</v>
       </c>
       <c r="AJ10" t="s">
         <v>63</v>
       </c>
       <c r="AK10" t="s">
         <v>63</v>
       </c>
       <c r="AL10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="AM10" t="s">
         <v>63</v>
       </c>
       <c r="AN10" t="s">
         <v>63</v>
       </c>
       <c r="AO10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>66</v>
       </c>
       <c r="H11" t="s">
         <v>66</v>
       </c>
       <c r="I11" t="s">
@@ -1715,236 +1715,236 @@
       </c>
       <c r="AN11" t="s">
         <v>66</v>
       </c>
       <c r="AO11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>67</v>
       </c>
       <c r="H12" t="s">
         <v>67</v>
       </c>
       <c r="I12" t="s">
         <v>67</v>
       </c>
       <c r="J12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K12" t="s">
         <v>67</v>
       </c>
       <c r="L12" t="s">
         <v>67</v>
       </c>
       <c r="M12" t="s">
         <v>67</v>
       </c>
       <c r="N12" t="s">
         <v>67</v>
       </c>
       <c r="O12" t="s">
         <v>67</v>
       </c>
       <c r="P12" t="s">
         <v>67</v>
       </c>
       <c r="Q12" t="s">
         <v>67</v>
       </c>
       <c r="R12" t="s">
         <v>67</v>
       </c>
       <c r="S12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U12" t="s">
+        <v>67</v>
+      </c>
+      <c r="V12" t="s">
+        <v>67</v>
+      </c>
+      <c r="W12" t="s">
+        <v>67</v>
+      </c>
+      <c r="X12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB12" t="s">
         <v>68</v>
       </c>
-      <c r="T12" t="s">
+      <c r="AC12" t="s">
         <v>68</v>
       </c>
-      <c r="U12" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AD12" t="s">
         <v>67</v>
       </c>
       <c r="AE12" t="s">
         <v>67</v>
       </c>
       <c r="AF12" t="s">
         <v>67</v>
       </c>
       <c r="AG12" t="s">
         <v>67</v>
       </c>
       <c r="AH12" t="s">
         <v>67</v>
       </c>
       <c r="AI12" t="s">
         <v>67</v>
       </c>
       <c r="AJ12" t="s">
         <v>67</v>
       </c>
       <c r="AK12" t="s">
         <v>67</v>
       </c>
       <c r="AL12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AM12" t="s">
         <v>67</v>
       </c>
       <c r="AN12" t="s">
         <v>67</v>
       </c>
       <c r="AO12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>69</v>
       </c>
       <c r="H13" t="s">
         <v>69</v>
       </c>
       <c r="I13" t="s">
         <v>69</v>
       </c>
       <c r="J13" t="s">
         <v>69</v>
       </c>
       <c r="K13" t="s">
         <v>69</v>
       </c>
       <c r="L13" t="s">
         <v>69</v>
       </c>
       <c r="M13" t="s">
         <v>69</v>
       </c>
       <c r="N13" t="s">
+        <v>69</v>
+      </c>
+      <c r="O13" t="s">
+        <v>69</v>
+      </c>
+      <c r="P13" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>69</v>
+      </c>
+      <c r="R13" t="s">
+        <v>69</v>
+      </c>
+      <c r="S13" t="s">
+        <v>69</v>
+      </c>
+      <c r="T13" t="s">
+        <v>69</v>
+      </c>
+      <c r="U13" t="s">
+        <v>69</v>
+      </c>
+      <c r="V13" t="s">
+        <v>69</v>
+      </c>
+      <c r="W13" t="s">
+        <v>69</v>
+      </c>
+      <c r="X13" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH13" t="s">
         <v>70</v>
-      </c>
-[...58 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AI13" t="s">
         <v>69</v>
       </c>
       <c r="AJ13" t="s">
         <v>69</v>
       </c>
       <c r="AK13" t="s">
         <v>69</v>
       </c>
       <c r="AL13" t="s">
         <v>69</v>
       </c>
       <c r="AM13" t="s">
         <v>69</v>
       </c>
       <c r="AN13" t="s">
         <v>69</v>
       </c>
       <c r="AO13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
@@ -1971,75 +1971,75 @@
       <c r="L14" t="s">
         <v>71</v>
       </c>
       <c r="M14" t="s">
         <v>71</v>
       </c>
       <c r="N14" t="s">
         <v>71</v>
       </c>
       <c r="O14" t="s">
         <v>71</v>
       </c>
       <c r="P14" t="s">
         <v>71</v>
       </c>
       <c r="Q14" t="s">
         <v>71</v>
       </c>
       <c r="R14" t="s">
         <v>71</v>
       </c>
       <c r="S14" t="s">
         <v>71</v>
       </c>
       <c r="T14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="U14" t="s">
         <v>71</v>
       </c>
       <c r="V14" t="s">
+        <v>71</v>
+      </c>
+      <c r="W14" t="s">
+        <v>71</v>
+      </c>
+      <c r="X14" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y14" t="s">
         <v>72</v>
       </c>
-      <c r="W14" t="s">
+      <c r="Z14" t="s">
         <v>72</v>
       </c>
-      <c r="X14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA14" t="s">
         <v>71</v>
       </c>
       <c r="AB14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="AC14" t="s">
         <v>71</v>
       </c>
       <c r="AD14" t="s">
         <v>71</v>
       </c>
       <c r="AE14" t="s">
         <v>71</v>
       </c>
       <c r="AF14" t="s">
         <v>71</v>
       </c>
       <c r="AG14" t="s">
         <v>71</v>
       </c>
       <c r="AH14" t="s">
         <v>71</v>
       </c>
       <c r="AI14" t="s">
         <v>71</v>
       </c>
       <c r="AJ14" t="s">
         <v>71</v>
       </c>