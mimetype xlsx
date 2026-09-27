--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -9,205 +9,91 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LVIII сесія VIII скликання</t>
   </si>
   <si>
     <t>Володимирська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Василець Наталія Володимирівна</t>
-[...103 lines deleted...]
-  <si>
     <t>25.06.26  10:10:37</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 22</t>
   </si>
   <si>
-    <t>За</t>
-[...4 lines deleted...]
-  <si>
     <t>25.06.26  10:11:55</t>
   </si>
   <si>
     <t>7240Про внесення проекту рішення до порядку денного</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>За: 20</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...1 lines deleted...]
-  <si>
     <t>25.06.26  10:13:06</t>
   </si>
   <si>
     <t>7241Про внесення проекту рішення до порядку денного</t>
   </si>
   <si>
     <t>25.06.26  10:13:55</t>
   </si>
   <si>
     <t>7242Про внесення проекту рішення до порядку денного</t>
   </si>
   <si>
     <t>25.06.26  10:14:58</t>
   </si>
   <si>
     <t>7243Про внесення проекту рішення до порядку денного</t>
   </si>
   <si>
     <t>25.06.26  10:15:32</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>25.06.26  10:17:09</t>
@@ -227,68 +113,62 @@
   <si>
     <t>25.06.26  10:26:47</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>25.06.26  10:27:46</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>25.06.26  10:28:54</t>
   </si>
   <si>
     <t>25.06.26  10:29:37</t>
   </si>
   <si>
     <t>25.06.26  10:49:21</t>
   </si>
   <si>
     <t>7252За внесення змін </t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>25.06.26  10:51:10</t>
   </si>
   <si>
     <t>7253За голосування по пунктах</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 7</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>25.06.26  10:51:54</t>
   </si>
   <si>
     <t>25.06.26  10:55:20</t>
   </si>
   <si>
     <t>25.06.26  10:56:00</t>
   </si>
   <si>
     <t>7256Про надання згоди на безоплатну передачу майна</t>
   </si>
   <si>
     <t>25.06.26  10:58:10</t>
   </si>
   <si>
     <t>7257За внесення змін в проект рішення</t>
   </si>
   <si>
     <t>25.06.26  10:58:38</t>
   </si>
   <si>
     <t>7258Про надання згоди на безоплатну передачу майна</t>
   </si>
   <si>
     <t>25.06.26  10:59:43</t>
@@ -468,12625 +348,2174 @@
     <t>25.06.26  13:09:16</t>
   </si>
   <si>
     <t>25.06.26  13:10:41</t>
   </si>
   <si>
     <t>25.06.26  13:12:24</t>
   </si>
   <si>
     <t>25.06.26  13:14:12</t>
   </si>
   <si>
     <t>25.06.26  13:15:52</t>
   </si>
   <si>
     <t>25.06.26  13:27:56</t>
   </si>
   <si>
     <t>25.06.26  13:30:38</t>
   </si>
   <si>
     <t>7341Про план роботи міської ради на ІІ півріччя 2026 року</t>
   </si>
   <si>
     <t>25.06.26  13:31:41</t>
-  </si>
-[...121 lines deleted...]
-    <t>Відсут.: 61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO98"/>
+  <dimension ref="A1:F98"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...33 lines deleted...]
-    <col min="41" max="41" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="G1" t="s" s="3">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>7239Про затвердження порядку денного п’ятдесят восьмої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>49</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s" s="4">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s" s="4">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>7244Про затвердження порядку денного п’ятдесят восьмої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>7245Про  внесення  змін та доповнень до рішення міської ради від  21.11.2025 року №53/3  «Про  затвердження  Програми матеріально –технічного забезпечення військових  частин (установ)       та </t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s" s="4">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>7247Про  внесення  змін та доповнень до рішення міської ради від  21.11.2025 року №53/3  «Про  затвердження  Програми матеріально –технічного забезпечення військових  частин (установ)       та </t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>63</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>7248Про внесення змін та доповнень до рішення міської ради від 19.12.2024р. № 44/5 «Про Програму реформування і розвитку житлово -  комунального господарства населених пунктів Володимир – Волинської</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>7249Про внесення змін та доповнень до Програми   розроблення містобудівної та землевпорядної документації Володимирської міської територіальної громади на 2025-2028 роки затвердженої рішенням</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
-        <v>67</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>7250Про внесення змін та доповнень до рішення міської ради від 24.07.2025 № 50/10 «Про продовження терміну дії Програми забезпечення депутатської діяльності на 2026– 2028 роки»</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>7251Про внесення змін до рішення міської ради від 19.12.2025 року №54/12 «Про бюджет Володимирської міської територіальної громади на 2026 рік» зі змінами        </t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s" s="4">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s" s="4">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>7254Про внесення змін до рішення міської ради від 19.12.2025 року №54/12 «Про бюджет Володимирської міської територіальної громади на 2026 рік» зі змінами        </t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>7255Про встановлення ставок та пільг  із сплати податку на нерухоме майно, відмінне від земельної ділянки        </t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="C19" t="s" s="4">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>67</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="C20" t="s" s="4">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s" s="4">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>7259Про призначення та виплату стипендій Володимирської міської ради для обдарованої молоді «Майбутнє Володимира»</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>7260Про присвоєння звання «Почесний громадянин Володимирської міської територіальної громади» (посмертно)</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
-        <v>88</v>
-[...104 lines deleted...]
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>7262Про присвоєння звання «Почесний громадянин Володимирської міської територіальної громади» (посмертно)</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
-[...103 lines deleted...]
-      <c r="AO24" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="C25" t="s" s="4">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>7264Про внесення змін до рішення міської ради від 09.12.2020 № 1/12 «Про постійні комісії міської ради восьмого скликання» (зі змінами)</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>7265Про делегування оператору системи розподілу ПрАТ «Волиньобленерго» функції замовника електрифікації території, що підлягає комплексній забудові</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>7266Про відмову Філії акціонерного товариства «Державна продовольчо-зернова корпорація України» «Володимир-Волинський комбінат хлібопродуктів» у наданні пільги зі сплати земельного податку</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>7267Про відмову Концерну радіомовлення, радіозв’язку та телебачення у наданні пільги зі сплати земельного податку</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>7268Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F30" t="s">
-        <v>100</v>
-[...104 lines deleted...]
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>7269Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F31" t="s">
-        <v>88</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>7270Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F32" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="G32" t="s" s="5">
         <v>50</v>
-      </c>
-[...100 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>7274Про присвоєння звання «Почесний громадянин Володимирської міської територіальної громади» (посмертно)</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="C34" t="s" s="4">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="C35" t="s" s="4">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="D35" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F35" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>7277Про присвоєння звання «Почесний громадянин Володимирської міської територіальної громади» (посмертно)</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>7279Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>7281Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>7282Про включення до переліку земельних ділянок для продажу права оренди на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>7283Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>7284Про погодження  звіту про експертну грошову оцінку, затвердження вартості земельної ділянки та продаж у власність земельної ділянки несільськогосподарського призначення по вул.</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F41" t="s">
-        <v>114</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>7285Про затвердження звіту про експертну грошову оцінку та умов проведення земельних торгів у формі електронного аукціону з продажу земельної  ділянки комунальної власності по вул.</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F42" t="s">
-        <v>116</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>7286Про відмову гр. Галезі Н. П.  у наданні    дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Пилипа Орлика, біля буд.№16  у м. Володимирі</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>7287Про відмову гр. Кочмарик В. І. у наданні    дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки біля будинку №18А по вул. Тараса Шевченка у м. Володимирі</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F44" t="s">
-        <v>116</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>7288Про внесення змін до проекту землеустрою щодо встановлення (зміни) меж території Володимирської міської територіальної громади</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F45" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>7289Про погодження проекту землеустрою щодо встановлення меж території  Оваднівської сільської територіальної громади Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F46" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>7290Про погодження проекту землеустрою щодо встановлення меж території  Устилузької міської територіальної громади Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F47" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>7291Про надання гр. Тлучкевичу Ю. О. дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Ковельській, 100  у м. Володимирі</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F48" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="C49" t="s" s="4">
-        <v>124</v>
+        <v>84</v>
       </c>
       <c r="D49" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F49" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>7293Про надання гр. Тлучкевичу Ю. О. дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Ковельській, 100  у м. Володимирі</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>7294Про надання  гр. Шелест С. В., гр. Гладкевич А. М.,  гр. Борбелюк Н. М., гр. Дмитрук А. Л., гр. Владинському В. С. дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки із</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>7295Про надання  гр. Гулі А. В.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Залізничній у м. Володимирі</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F52" t="s">
-        <v>128</v>
-[...104 lines deleted...]
-        <v>72</v>
+        <v>88</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>7296Про надання дозволу на розроблення проекту землеустрою щодо відведення земельних ділянок по вул. Івана Пархоменка у м. Володимирі</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F53" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>7297Про надання  гр. Усу С. О.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Ольги Кобилянської, 10  у м. Володимирі</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F54" t="s">
-        <v>128</v>
-[...104 lines deleted...]
-        <v>77</v>
+        <v>88</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>7298Про надання  гр. Цецорі В. Л.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по провул. Івана Федорова, біля буд.№11  у м. Володимирі</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F55" t="s">
-        <v>132</v>
-[...104 lines deleted...]
-        <v>77</v>
+        <v>92</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>7301Про затвердження  гр. Гурко А. В.   проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Ковельській, 52/4 в м. Володимирі</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F56" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>7302Про затвердження гр. Проскурі А. М.      проекту землеустрою щодо відведення земельної ділянки біля буд.№54  по вул. Івана Богуна  у м. Володимирі</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>7303Про затвердження гр. Тьохті М. М.      проекту землеустрою щодо відведення земельної ділянки по вул. Пилипа Орлика у м. Володимирі, кадастровий №0710200000:01:003:0663  </t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F58" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>7304Про затвердження гр. Штику В. А.      проекту землеустрою щодо відведення земельної ділянки по вул. Григорія Косинки у м. Володимирі, кадастровий №0710200000:01:002:0330  </t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F59" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>7307Про затвердження гр. Симчуку О. Ю. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) із невитребуваних  (нерозподілених)  </t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F60" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>7308Про затвердження гр. Кухарук Т. Л. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) в с. Новосілки, кадастровий</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>7309Про затвердження гр. Ковальчук В. Є. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Лесі Українки, 11/1  в с. Новосілки в натурі (на</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F62" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>7310Про затвердження гр. Шевчук О. І. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Богдана Хмельницького, 15  в с. Вощатин в натурі (на</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>7311Про затвердження гр. Дудік Т. А. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Івана Мазепи, 26  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F64" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>7312Про затвердження гр. Лонюк С. П., гр. Муравцю П. М. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул. Чернігівській, 31 у м. Володимирі в натурі</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F65" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>7313Про затвердження гр. Павлюк О. Г. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Луцькій, 255, кв.4  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>7314Про затвердження гр. Панасюк С. М., гр. Королюку О. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по провул. Мирному у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>7315Про затвердження гр. Подзізей Г. О. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Івана Гонти, 20  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>7316Про затвердження гр. Стоянович А. А. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Григорія Косинки, 23  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>7317Про затвердження гр. Тимощуку А. А. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Рокицького, 14 в с. Заріччя та її</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F70" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>7318Про затвердження гр. Філей Т. І. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Смотрицького, 2/2  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F71" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>7319Про затвердження гр. Кіяку А. С. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Озерній, 11  в с. Заріччя та її</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>7320Про поновлення  ТзОВ «Володимир-Волинський хлібозавод» договору оренди землі по вул. Зимнівській, 31 у м. Володимирі</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>7321Про поновлення  ТзОВ «Володимир-Волинський хлібозавод» договору оренди землі по вул. Луцькій, 14П1 у м. Володимирі</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F74" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>7322Про поновлення  ТзОВ «Володимир-Волинський хлібозавод» договору оренди землі по вул. Луцькій, 107П у м. Володимирі</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F75" t="s">
-        <v>114</v>
-[...104 lines deleted...]
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>7323Про поновлення  ТзОВ «Володимир-Волинський хлібозавод» договору оренди землі по вул. Ковельській у м. Володимирі, кадастровий №0710200000:01:003:4015</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F76" t="s">
-        <v>93</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>7326Про поновлення гр. Васьковцю С. Л. договору оренди землі по вул. Василівській, 4, кв.2  у м. Володимирі</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F77" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>7327Про поновлення гр. Радиховському Р. Є. договору оренди землі по вул. Галицькій, 26  у м. Володимирі</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F78" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>7328Про поновлення гр. Сидорук Л. І., гр. Сидоруку В. В. договору оренди землі по вул. Садовій, 8/3  у м. Володимирі</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>7329Про поновлення гр. Полігас Г. С. договору оренди землі по вул. Степана Куцая, 34  у м. Володимирі</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F80" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>7330Про поновлення гр. Олексюк О. Г. договору оренди землі по вул. Антіна Лотоцького, 85  у м. Володимирі</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F81" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>7331Про надання гр. Чубарському С. О. дозволу на укладання договору користування земельною ділянкою для забудови (суперфіцію) по вул. Лаврентія Горки, 11 у м. Володимирі</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F82" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>7332Про припинення Релігійній організації «Релігійна громада (парафія) Святих Йоакима та Анни Луцької дієцезії Римсько-Католицької Церкви у м. Володимир-Волинський»   права постійного</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E83" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>7333Про передачу земельної ділянки по вул. Ковельській, 1 у м. Володимирі з комунальної в державну власність</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F84" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>7334Про передачу  гр. Каленському П. М. земельної ділянки по вул. Зимнівській, 69Б  у м. Володимирі в оренду</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F85" t="s">
-        <v>132</v>
-[...104 lines deleted...]
-        <v>77</v>
+        <v>92</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>144</v>
+        <v>104</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>7335Про відкликання рішення Володимирської міської ради від 23.04.2026р.  №56/45  «Про затвердження гр. Щербію П. І., гр. Карасюк Л. П. технічної документації із землеустрою щодо встановлення</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F86" t="s">
-        <v>116</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>7336Про внесення змін та доповнень до рішення міської ради від 19.03.2021 №5/39 «Про затвердження передавального акту»</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E87" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F87" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>7337Про зміну складу засновників КНП «Центр надання соціальних послуг Володимирського району» та затвердження положення у новій редакції</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>7338Про затвердження Реєстру житлових приміщень, які перебувають у  комунальній власності Володимирської міської територіальної громади та делегування окремих повноважень комунальному</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>7339Про використання об’єкта комунальної власності Володимирської міської територіальної громади</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F90" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>149</v>
+        <v>109</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>7340Про включення нерухомого майна до Переліку другого типу та надання дозволу на передачу в оренду</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E91" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="F91" t="s">
-        <v>116</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>76</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C92" t="s" s="4">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="D92" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E92" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F92" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>7342Про надання згоди на безоплатне прийняття в комунальну власність Володимирської міської територіальної громади окремого індивідуально визначеного майна</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F93" t="s">
-        <v>97</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="94">
       <c r="A94"/>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
-      <c r="G94" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="95">
       <c r="A95"/>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
-      <c r="G95" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="96">
       <c r="A96"/>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96"/>
-      <c r="G96" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="97">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
-      <c r="G97" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="98">
       <c r="A98"/>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
-      <c r="G98" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>