--- v0 (2026-06-20)
+++ v1 (2026-08-12)
@@ -113,54 +113,54 @@
   <si>
     <t>Савюк Роман Володимирович</t>
   </si>
   <si>
     <t>Свідерський Олег Миколайович</t>
   </si>
   <si>
     <t>Тимосевич Олег Олексійович</t>
   </si>
   <si>
     <t>Чайковська Мирослава Євгенівна</t>
   </si>
   <si>
     <t>Юнак Микола Петрович</t>
   </si>
   <si>
     <t>Юхимюк Іван Михайлович</t>
   </si>
   <si>
     <t>Ярош Віктор Петрович</t>
   </si>
   <si>
     <t>Пальонка Ігор Анатолійович</t>
   </si>
   <si>
+    <t>Лук`янюк Антоніна Софронівна</t>
+  </si>
+  <si>
     <t>Литвин Сергій Юрійович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лук`янюк Антоніна Софронівна</t>
   </si>
   <si>
     <t>Атаманчук Володимир Анатолійович</t>
   </si>
   <si>
     <t>Радкевич Сергій Леонідович</t>
   </si>
   <si>
     <t>Столярчук Любов Миколаївна</t>
   </si>
   <si>
     <t>Сав`юк Ігор Віктрович</t>
   </si>
   <si>
     <t>12.05.26  10:07:29</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>