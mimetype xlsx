--- v0 (2026-05-06)
+++ v1 (2026-09-27)
@@ -113,54 +113,54 @@
   <si>
     <t>Савюк Роман Володимирович</t>
   </si>
   <si>
     <t>Свідерський Олег Миколайович</t>
   </si>
   <si>
     <t>Тимосевич Олег Олексійович</t>
   </si>
   <si>
     <t>Чайковська Мирослава Євгенівна</t>
   </si>
   <si>
     <t>Юнак Микола Петрович</t>
   </si>
   <si>
     <t>Юхимюк Іван Михайлович</t>
   </si>
   <si>
     <t>Ярош Віктор Петрович</t>
   </si>
   <si>
     <t>Пальонка Ігор Анатолійович</t>
   </si>
   <si>
+    <t>Литвин Сергій Юрійович</t>
+  </si>
+  <si>
     <t>Лук`янюк Антоніна Софронівна</t>
-  </si>
-[...1 lines deleted...]
-    <t>Литвин Сергій Юрійович</t>
   </si>
   <si>
     <t>Атаманчук Володимир Анатолійович</t>
   </si>
   <si>
     <t>Радкевич Сергій Леонідович</t>
   </si>
   <si>
     <t>Столярчук Любов Миколаївна</t>
   </si>
   <si>
     <t>Сав`юк Ігор Віктрович</t>
   </si>
   <si>
     <t>23.04.26  10:13:48</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
@@ -1948,54 +1948,54 @@
       <c r="AB10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ10" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="AK10" t="s" s="5">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AL10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN10" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>66</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>7124Про    внесення    змін    до    рішення   міської    ради від   14.12.2023    року   №  31/5   «Про   затвердження  Програми     безпеки    громадян    та   профілактики правопорушень на</t>
         </is>
@@ -2075,54 +2075,54 @@
       <c r="AB11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC11" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD11" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ11" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="AK11" t="s" s="5">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AL11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>7125Про внесення змін до рішення міської ради від 24.07.2025 № 50/3 «Про Програму соціального захисту населення Володимир-Волинської міської територіальної громади на 2026-2030 роки»</t>
         </is>
@@ -5873,54 +5873,54 @@
       <c r="AB41" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AC41" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD41" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE41" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AF41" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AH41" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AI41" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AJ41" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK41" t="s" s="5">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AL41" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AM41" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AN41" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>7155Про відмову ГУ ДПС у Волинській області у наданні пільги зі сплати земельного податку</t>
         </is>
@@ -6000,54 +6000,54 @@
       <c r="AB42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC42" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD42" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ42" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK42" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>7156Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
@@ -6127,54 +6127,54 @@
       <c r="AB43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC43" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD43" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ43" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK43" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>7157Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
@@ -6254,54 +6254,54 @@
       <c r="AB44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC44" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD44" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ44" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK44" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>7158Про затвердження проекту землеустрою щодо відведення земельної ділянки та умов проведення земельних торгів у формі електронного аукціону з продажу права оренди земельної ділянки</t>
         </is>
@@ -6381,54 +6381,54 @@
       <c r="AB45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC45" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD45" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ45" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK45" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN45" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>7159Про надання  гр. Тьохті М. М.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Пилипа Орлика, 76 у м. Володимирі</t>
         </is>
@@ -7143,54 +7143,54 @@
       <c r="AB51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC51" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD51" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AH51" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AI51" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AJ51" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="AK51" t="s" s="5">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AL51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM51" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AN51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>123</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>7165Про надання   гр. Крупені Л. О. дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Молодіжній, 8 в с. Ласків</t>
         </is>
@@ -7270,54 +7270,54 @@
       <c r="AB52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC52" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD52" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE52" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF52" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AG52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ52" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="AK52" t="s" s="5">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AL52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN52" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>124</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>7166Про затвердження Комунальному підприємству «Володимирське територіальне медичне об’єднання» Володимирської міської ради проекту землеустрою щодо відведення земельної ділянки по вул.</t>
         </is>
@@ -7905,54 +7905,54 @@
       <c r="AB57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC57" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD57" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ57" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="AK57" t="s" s="5">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AL57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>129</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>7171Про надання дозволу  на  розроблення  технічної  документації із  землеустрою щодо встановлення(відновлення) меж  земельної ділянки в  натурі  (на місцевості) із невитребуваних</t>
         </is>
@@ -9048,54 +9048,54 @@
       <c r="AB66" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AC66" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD66" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE66" t="s" s="5">
         <v>85</v>
       </c>
       <c r="AF66" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AG66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AH66" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AI66" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ66" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="AK66" t="s" s="5">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AL66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM66" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AN66" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>85</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>133</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>7184Про поновлення  Зарічанському споживчому товариству договору оренди землі по вул. Незалежності, 23 в с. Ласків</t>
         </is>
@@ -9175,54 +9175,54 @@
       <c r="AB67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC67" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD67" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ67" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK67" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>133</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>7185Про поновлення гр.  Корсун Р. В. договору оренди землі по вул. Зимнівській, 64  у м. Володимирі</t>
         </is>
@@ -9302,54 +9302,54 @@
       <c r="AB68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC68" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD68" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ68" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK68" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>133</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>7186Про поновлення гр. Удовиченко С. В. договору оренди землі по вул. Академіка Глушкова, 54Г у м. Володимирі</t>
         </is>
@@ -9429,54 +9429,54 @@
       <c r="AB69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC69" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD69" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ69" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK69" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>133</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>7187Про поновлення гр. Роману В. В. договору оренди землі по вул. Незалежності, 4А  у м. Володимирі</t>
         </is>
@@ -9556,54 +9556,54 @@
       <c r="AB70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC70" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD70" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ70" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK70" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>133</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>7188Про поновлення ТзОВ «Нектар» ЛТД договору оренди землі по вул. Данила Галицького, 12  у м. Володимирі, кадастровий №0710200000:01:001:0081</t>
         </is>
@@ -9683,54 +9683,54 @@
       <c r="AB71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC71" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD71" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ71" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK71" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>133</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>7189Про поновлення ТзОВ «Нектар» ЛТД договору оренди землі по вул. Данила Галицького, 12  у м. Володимирі, кадастровий №0710200000:01:001:1421</t>
         </is>
@@ -9810,54 +9810,54 @@
       <c r="AB72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC72" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD72" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ72" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK72" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>133</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>7190Про поновлення ТзОВ «Нектар» ЛТД договору оренди землі по вул. Данила Галицького, 12  у м. Володимирі, кадастровий №0710200000:01:001:0064</t>
         </is>
@@ -9937,54 +9937,54 @@
       <c r="AB73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC73" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD73" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ73" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK73" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>134</v>
       </c>
       <c r="C74" t="s" s="4">
         <v>135</v>
       </c>
       <c r="D74" t="s">
@@ -10062,54 +10062,54 @@
       <c r="AB74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC74" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD74" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ74" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AK74" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AL74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>136</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>7192Про погодження  звіту про експертну грошову оцінку, затвердження вартості земельної ділянки та продаж у власність земельної ділянки несільськогосподарського призначення по вул.</t>
         </is>
@@ -10189,54 +10189,54 @@
       <c r="AB75" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AC75" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD75" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF75" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AG75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AI75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ75" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK75" t="s" s="5">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AL75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN75" t="s" s="5">
         <v>96</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>137</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>7193Про погодження  звіту про експертну грошову оцінку, затвердження вартості земельної ділянки, припинення договору оренди землі та продаж у власність земельної ділянки</t>
         </is>
@@ -12727,54 +12727,54 @@
       <c r="AB95" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC95" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD95" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF95" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG95" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AI95" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ95" t="s" s="5">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="AK95" t="s" s="5">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="AL95" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AM95" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN95" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>159</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>7215Про надання пільги з орендної плати за користування майном комунальної власності Володимирської міської територіальної громади</t>
         </is>
@@ -13094,54 +13094,54 @@
       <c r="AB98" t="s">
         <v>169</v>
       </c>
       <c r="AC98" t="s">
         <v>163</v>
       </c>
       <c r="AD98" t="s">
         <v>163</v>
       </c>
       <c r="AE98" t="s">
         <v>162</v>
       </c>
       <c r="AF98" t="s">
         <v>169</v>
       </c>
       <c r="AG98" t="s">
         <v>168</v>
       </c>
       <c r="AH98" t="s">
         <v>169</v>
       </c>
       <c r="AI98" t="s">
         <v>171</v>
       </c>
       <c r="AJ98" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK98" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="AL98" t="s">
         <v>173</v>
       </c>
       <c r="AM98" t="s">
         <v>168</v>
       </c>
       <c r="AN98" t="s">
         <v>174</v>
       </c>
       <c r="AO98" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="99">
       <c r="A99"/>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" t="s">
         <v>175</v>
       </c>
       <c r="H99" t="s">
@@ -13320,54 +13320,54 @@
       <c r="AB100" t="s">
         <v>182</v>
       </c>
       <c r="AC100" t="s">
         <v>182</v>
       </c>
       <c r="AD100" t="s">
         <v>182</v>
       </c>
       <c r="AE100" t="s">
         <v>180</v>
       </c>
       <c r="AF100" t="s">
         <v>182</v>
       </c>
       <c r="AG100" t="s">
         <v>182</v>
       </c>
       <c r="AH100" t="s">
         <v>180</v>
       </c>
       <c r="AI100" t="s">
         <v>183</v>
       </c>
       <c r="AJ100" t="s">
+        <v>183</v>
+      </c>
+      <c r="AK100" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AL100" t="s">
         <v>183</v>
       </c>
       <c r="AM100" t="s">
         <v>181</v>
       </c>
       <c r="AN100" t="s">
         <v>182</v>
       </c>
       <c r="AO100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101">
       <c r="A101"/>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
         <v>186</v>
       </c>
       <c r="H101" t="s">
@@ -13433,54 +13433,54 @@
       <c r="AB101" t="s">
         <v>189</v>
       </c>
       <c r="AC101" t="s">
         <v>187</v>
       </c>
       <c r="AD101" t="s">
         <v>187</v>
       </c>
       <c r="AE101" t="s">
         <v>195</v>
       </c>
       <c r="AF101" t="s">
         <v>190</v>
       </c>
       <c r="AG101" t="s">
         <v>194</v>
       </c>
       <c r="AH101" t="s">
         <v>189</v>
       </c>
       <c r="AI101" t="s">
         <v>190</v>
       </c>
       <c r="AJ101" t="s">
+        <v>196</v>
+      </c>
+      <c r="AK101" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="AL101" t="s">
         <v>190</v>
       </c>
       <c r="AM101" t="s">
         <v>187</v>
       </c>
       <c r="AN101" t="s">
         <v>187</v>
       </c>
       <c r="AO101" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="102">
       <c r="A102"/>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
         <v>198</v>
       </c>
       <c r="H102" t="s">