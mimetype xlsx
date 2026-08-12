--- v0 (2026-03-20)
+++ v1 (2026-08-12)
@@ -116,54 +116,54 @@
   <si>
     <t>Савюк Роман Володимирович</t>
   </si>
   <si>
     <t>Свідерський Олег Миколайович</t>
   </si>
   <si>
     <t>Тимосевич Олег Олексійович</t>
   </si>
   <si>
     <t>Чайковська Мирослава Євгенівна</t>
   </si>
   <si>
     <t>Юнак Микола Петрович</t>
   </si>
   <si>
     <t>Юхимюк Іван Михайлович</t>
   </si>
   <si>
     <t>Ярош Віктор Петрович</t>
   </si>
   <si>
     <t>Пальонка Ігор Анатолійович</t>
   </si>
   <si>
+    <t>Литвин Сергій Юрійович</t>
+  </si>
+  <si>
     <t>Лук`янюк Антоніна Софронівна</t>
-  </si>
-[...1 lines deleted...]
-    <t>Литвин Сергій Юрійович</t>
   </si>
   <si>
     <t>Атаманчук Володимир Анатолійович</t>
   </si>
   <si>
     <t>Радкевич Сергій Леонідович</t>
   </si>
   <si>
     <t>Столярчук Любов Миколаївна</t>
   </si>
   <si>
     <t>27.02.26  10:16:10</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>За</t>
   </si>
@@ -2442,54 +2442,54 @@
       <c r="AC13" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE13" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF13" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK13" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL13" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM13" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>75</v>
       </c>
       <c r="C14" t="s" s="4">
         <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>48</v>
       </c>
       <c r="E14" t="s">
@@ -6113,54 +6113,54 @@
       <c r="AC42" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE42" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF42" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK42" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL42" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN42" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" t="s" s="4">
         <v>112</v>
       </c>
       <c r="D43" t="s">
         <v>48</v>
       </c>
       <c r="E43" t="s">
@@ -6238,54 +6238,54 @@
       <c r="AC43" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD43" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE43" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF43" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK43" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL43" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN43" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>7020Про заслуховування звіту про роботу постійної комісії з питань торгівлі, послуг, розвитку підприємництва та інвестицій</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>58</v>
@@ -6365,54 +6365,54 @@
       <c r="AC44" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE44" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF44" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK44" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL44" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN44" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>114</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>7021Про заслуховування звіту про роботу постійної комісії з питань містобудування, архітектури, земельних відносин, лісових та водних ресурсів і агропромислового комплексу</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>87</v>
@@ -7125,54 +7125,54 @@
       <c r="AC50" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE50" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF50" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG50" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH50" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI50" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ50" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK50" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL50" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM50" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN50" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>121</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>7028Про заслуховування звіту щодо виконання «Плану роботи міської ради на ІІ півріччя 2025 року»</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>87</v>
@@ -7252,54 +7252,54 @@
       <c r="AC51" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE51" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF51" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK51" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL51" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN51" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>122</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>7029Про дострокове припинення повноважень депутата Володимирської міської ради Корнійчук Л.М.</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>87</v>
@@ -7379,54 +7379,54 @@
       <c r="AC52" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE52" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF52" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK52" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL52" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>123</v>
       </c>
       <c r="C53" t="s" s="4">
         <v>124</v>
       </c>
       <c r="D53" t="s">
         <v>87</v>
       </c>
       <c r="E53" t="s">
@@ -8389,54 +8389,54 @@
       <c r="AC60" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE60" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF60" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG60" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH60" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI60" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ60" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK60" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL60" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM60" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN60" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>134</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>7038Про надання дозволу на розроблення детального плану території частини вулиці Шпитальна від вулиці Сагайдачного до вулиці Гоголя у місті Володимирі Волинської області</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>87</v>
@@ -8516,54 +8516,54 @@
       <c r="AC61" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE61" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF61" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG61" t="s" s="5">
         <v>90</v>
       </c>
       <c r="AH61" t="s" s="5">
         <v>90</v>
       </c>
       <c r="AI61" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ61" t="s" s="5">
         <v>90</v>
       </c>
       <c r="AK61" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="AL61" t="s" s="5">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AM61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN61" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>90</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>136</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>7039Про надання дозволу на розроблення детального плану території частини вулиці Устилузької в межах перехрестя вулиць Устилузька – Лугова у місті Володимирі Волинської області</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>87</v>
@@ -8770,54 +8770,54 @@
       <c r="AC63" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE63" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF63" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG63" t="s" s="5">
         <v>90</v>
       </c>
       <c r="AH63" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AI63" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ63" t="s" s="5">
         <v>90</v>
       </c>
       <c r="AK63" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL63" t="s" s="5">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AM63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN63" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>139</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>7041Про затвердження детального плану території частини вул. Драгоманова від перехрестя з вулицею Івана Франка до об`єкта культурної спадщини Мури монастиря Капуцинів  у місті Володимирі</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>87</v>
@@ -9024,54 +9024,54 @@
       <c r="AC65" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE65" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF65" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG65" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH65" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI65" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ65" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK65" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL65" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM65" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>142</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>7043Про надання   ТзОВ «Універсальний сервіс Ваврещуків» дозволу на розроблення проекту землеустрою щодо відведення земельної  ділянки по вул. Ковельській, 46   у м. Володимирі</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>87</v>
@@ -9278,54 +9278,54 @@
       <c r="AC67" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE67" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF67" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK67" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL67" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN67" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>143</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>7047Про затвердження  гр. Грисюк Ж. А.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення за межами населеного пункту с. Федорівка на території</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>87</v>
@@ -9405,54 +9405,54 @@
       <c r="AC68" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE68" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF68" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK68" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL68" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN68" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>143</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>7048Про затвердження  гр. Грисюку О. А.    проекту землеустрою щодо відведення земельної ділянки  із зміною цільового призначення, кадастровий №0720581606:06:001:0066, в с. Федорівка Володимирського</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>87</v>
@@ -9532,54 +9532,54 @@
       <c r="AC69" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE69" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF69" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK69" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL69" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN69" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>143</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>7049Про затвердження  гр. Грисюку О. А.    проекту землеустрою щодо відведення земельної ділянки  із зміною цільового призначення, кадастровий №0720581606:06:001:0067, в с. Федорівка Володимирського</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>87</v>
@@ -9659,54 +9659,54 @@
       <c r="AC70" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE70" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF70" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK70" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL70" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN70" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>143</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>7050Про затвердження  гр. Паламарчуку О. О.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення за межами населеного пункту с. Федорівка на території</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>87</v>
@@ -9786,54 +9786,54 @@
       <c r="AC71" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE71" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF71" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK71" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL71" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN71" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>143</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>7051Про затвердження  ТОВ «ВОЛИНЬ-ЗЕРНО»   проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Миколаївській, 22 у  м. Володимирі</t>
         </is>
       </c>
       <c r="D72" t="s">
         <v>87</v>
@@ -9913,54 +9913,54 @@
       <c r="AC72" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE72" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF72" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK72" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL72" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN72" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>143</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>7052Про затвердження гр. Мосоруку О. Ф.        проекту землеустрою щодо відведення земельної ділянки по вул. Григорія Косинки у м. Володимирі  </t>
         </is>
       </c>
       <c r="D73" t="s">
         <v>87</v>
@@ -10040,54 +10040,54 @@
       <c r="AC73" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE73" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF73" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK73" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL73" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN73" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>143</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>7053Про затвердження проекту землеустрою щодо відведення земельної ділянки по вул. Зимнівській  у м. Володимирі, кадастровий номер 0710200000:01:005:0480</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>87</v>
@@ -10167,54 +10167,54 @@
       <c r="AC74" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE74" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF74" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK74" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL74" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN74" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>143</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>7054Про затвердження проекту землеустрою щодо відведення земельної ділянки по вул. Ковельській, 249А  у м. Володимирі, кадастровий номер 0710200000:01:003:0645</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>87</v>
@@ -10294,54 +10294,54 @@
       <c r="AC75" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE75" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF75" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK75" t="s" s="5">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AL75" t="s" s="5">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="AM75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN75" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>144</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>7055Про затвердження проекту землеустрою щодо відведення земельної ділянки, звіту про експертну грошову оцінку та умов проведення земельних торгів у формі електронного аукціону з продажу</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>87</v>
@@ -11435,54 +11435,54 @@
       <c r="AC84" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD84" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE84" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF84" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AH84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AI84" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK84" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AL84" t="s" s="5">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="AM84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AN84" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>154</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>7064Про надання дозволу на розроблення технічної документації з нормативної грошової оцінки земель населеного пункту с. Заріччя Володимирської міської територіальної громади Волинської</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>87</v>
@@ -11562,54 +11562,54 @@
       <c r="AC85" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD85" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE85" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF85" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG85" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH85" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI85" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ85" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK85" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL85" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM85" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN85" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>155</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>7065Про надання дозволу на розроблення технічної документації з нормативної грошової оцінки земель населеного пункту с. Новосілки Володимирської міської територіальної громади Волинської</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>87</v>
@@ -11689,54 +11689,54 @@
       <c r="AC86" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD86" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE86" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF86" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG86" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH86" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI86" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ86" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK86" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL86" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM86" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN86" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>156</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>7066Про затвердження гр. Бондарук О. Г. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по провул.  Сосюри, 4  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>87</v>
@@ -11816,54 +11816,54 @@
       <c r="AC87" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE87" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF87" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG87" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH87" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI87" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AJ87" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK87" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AL87" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AM87" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN87" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>157</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>7068Про затвердження гр. Бондарук О. Г. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по провул.  Сосюри, 4  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>87</v>
@@ -15114,54 +15114,54 @@
       <c r="AC113" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD113" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE113" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF113" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG113" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH113" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI113" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ113" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK113" t="s" s="5">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="AL113" t="s" s="5">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AM113" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN113" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO113" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>173</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>7096Про надання гр. Жуйводі Л. В. дозволу на укладання договору користування земельною ділянкою для забудови (суперфіцію) по вул. Ковельській, 76 у м. Володимирі</t>
         </is>
       </c>
       <c r="D114" t="s">
         <v>87</v>
@@ -16382,54 +16382,54 @@
       <c r="AC123" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AD123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE123" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AF123" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AG123" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH123" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AI123" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ123" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK123" t="s" s="5">
+        <v>44</v>
+      </c>
+      <c r="AL123" t="s" s="5">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="AM123" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AN123" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO123" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="124">
       <c r="A124"/>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>185</v>
       </c>
       <c r="H124" t="s">
         <v>186</v>
       </c>
       <c r="I124" t="s">
@@ -16495,54 +16495,54 @@
       <c r="AC124" t="s">
         <v>186</v>
       </c>
       <c r="AD124" t="s">
         <v>196</v>
       </c>
       <c r="AE124" t="s">
         <v>186</v>
       </c>
       <c r="AF124" t="s">
         <v>186</v>
       </c>
       <c r="AG124" t="s">
         <v>197</v>
       </c>
       <c r="AH124" t="s">
         <v>198</v>
       </c>
       <c r="AI124" t="s">
         <v>197</v>
       </c>
       <c r="AJ124" t="s">
         <v>199</v>
       </c>
       <c r="AK124" t="s">
+        <v>200</v>
+      </c>
+      <c r="AL124" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="AM124" t="s">
         <v>192</v>
       </c>
       <c r="AN124" t="s">
         <v>190</v>
       </c>
       <c r="AO124" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="125">
       <c r="A125"/>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
         <v>201</v>
       </c>
       <c r="H125" t="s">
         <v>201</v>
       </c>
       <c r="I125" t="s">
@@ -16608,54 +16608,54 @@
       <c r="AC125" t="s">
         <v>201</v>
       </c>
       <c r="AD125" t="s">
         <v>201</v>
       </c>
       <c r="AE125" t="s">
         <v>201</v>
       </c>
       <c r="AF125" t="s">
         <v>201</v>
       </c>
       <c r="AG125" t="s">
         <v>203</v>
       </c>
       <c r="AH125" t="s">
         <v>202</v>
       </c>
       <c r="AI125" t="s">
         <v>201</v>
       </c>
       <c r="AJ125" t="s">
         <v>204</v>
       </c>
       <c r="AK125" t="s">
+        <v>201</v>
+      </c>
+      <c r="AL125" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="AM125" t="s">
         <v>201</v>
       </c>
       <c r="AN125" t="s">
         <v>201</v>
       </c>
       <c r="AO125" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="126">
       <c r="A126"/>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126"/>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
         <v>206</v>
       </c>
       <c r="H126" t="s">
         <v>206</v>
       </c>
       <c r="I126" t="s">
@@ -16721,54 +16721,54 @@
       <c r="AC126" t="s">
         <v>206</v>
       </c>
       <c r="AD126" t="s">
         <v>206</v>
       </c>
       <c r="AE126" t="s">
         <v>206</v>
       </c>
       <c r="AF126" t="s">
         <v>206</v>
       </c>
       <c r="AG126" t="s">
         <v>212</v>
       </c>
       <c r="AH126" t="s">
         <v>208</v>
       </c>
       <c r="AI126" t="s">
         <v>209</v>
       </c>
       <c r="AJ126" t="s">
         <v>209</v>
       </c>
       <c r="AK126" t="s">
+        <v>213</v>
+      </c>
+      <c r="AL126" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="AM126" t="s">
         <v>209</v>
       </c>
       <c r="AN126" t="s">
         <v>214</v>
       </c>
       <c r="AO126" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="127">
       <c r="A127"/>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
         <v>216</v>
       </c>
       <c r="H127" t="s">
         <v>217</v>
       </c>
       <c r="I127" t="s">
@@ -16834,54 +16834,54 @@
       <c r="AC127" t="s">
         <v>217</v>
       </c>
       <c r="AD127" t="s">
         <v>226</v>
       </c>
       <c r="AE127" t="s">
         <v>217</v>
       </c>
       <c r="AF127" t="s">
         <v>217</v>
       </c>
       <c r="AG127" t="s">
         <v>220</v>
       </c>
       <c r="AH127" t="s">
         <v>227</v>
       </c>
       <c r="AI127" t="s">
         <v>216</v>
       </c>
       <c r="AJ127" t="s">
         <v>228</v>
       </c>
       <c r="AK127" t="s">
+        <v>229</v>
+      </c>
+      <c r="AL127" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="AM127" t="s">
         <v>220</v>
       </c>
       <c r="AN127" t="s">
         <v>222</v>
       </c>
       <c r="AO127" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="128">
       <c r="A128"/>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
         <v>230</v>
       </c>
       <c r="H128" t="s">
         <v>231</v>
       </c>
       <c r="I128" t="s">