--- v0 (2026-02-02)
+++ v1 (2026-08-12)
@@ -116,54 +116,54 @@
   <si>
     <t>Савюк Роман Володимирович</t>
   </si>
   <si>
     <t>Свідерський Олег Миколайович</t>
   </si>
   <si>
     <t>Тимосевич Олег Олексійович</t>
   </si>
   <si>
     <t>Чайковська Мирослава Євгенівна</t>
   </si>
   <si>
     <t>Юнак Микола Петрович</t>
   </si>
   <si>
     <t>Юхимюк Іван Михайлович</t>
   </si>
   <si>
     <t>Ярош Віктор Петрович</t>
   </si>
   <si>
     <t>Пальонка Ігор Анатолійович</t>
   </si>
   <si>
+    <t>Литвин Сергій Юрійович</t>
+  </si>
+  <si>
     <t>Лук`янюк Антоніна Софронівна</t>
-  </si>
-[...1 lines deleted...]
-    <t>Литвин Сергій Юрійович</t>
   </si>
   <si>
     <t>Атаманчук Володимир Анатолійович</t>
   </si>
   <si>
     <t>Радкевич Сергій Леонідович</t>
   </si>
   <si>
     <t>Столярчук Любов Миколаївна</t>
   </si>
   <si>
     <t>19.12.25  10:13:46</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>За</t>
   </si>
@@ -2067,54 +2067,54 @@
       <c r="AC11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD11" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF11" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK11" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL11" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN11" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>6896Про внесення змін та доповнень до рішення міської  ради від  01.10.2021 року №10/4 «Про  затвердження  Програми матеріально – технічного забезпечення військових частин (установ)  та </t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>69</v>
@@ -2194,54 +2194,54 @@
       <c r="AC12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD12" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK12" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL12" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN12" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>6897Про внесення змін та доповнень до рішення міської ради від 19.12.2024р. № 44/5 «Про Програму реформування і розвитку житлово -  комунального господарства ​​​​​​​населених пунктів Володимир –</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>69</v>
@@ -3710,54 +3710,54 @@
       <c r="AC24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD24" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE24" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AF24" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK24" t="s" s="5">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="AL24" t="s" s="5">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="AM24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="s" s="4">
         <v>96</v>
       </c>
       <c r="D25" t="s">
         <v>66</v>
       </c>
       <c r="E25" t="s">
@@ -5857,54 +5857,54 @@
       <c r="AC41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD41" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AI41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK41" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AL41" t="s" s="5">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AM41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>6926Про затвердження  гр. Савлук І. О.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення у с. Заріччя</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>69</v>
@@ -7254,54 +7254,54 @@
       <c r="AC52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD52" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK52" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL52" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM52" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>124</v>
       </c>
       <c r="C53" t="s" s="4">
         <v>125</v>
       </c>
       <c r="D53" t="s">
         <v>49</v>
       </c>
       <c r="E53" t="s">
@@ -7379,54 +7379,54 @@
       <c r="AC53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD53" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK53" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL53" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN53" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>126</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>6940Про поновлення гр. Маркевичу І. О. договору оренди землі по вул. Ковельській, 190В  у м. Володимирі</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>66</v>
@@ -7506,54 +7506,54 @@
       <c r="AC54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD54" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK54" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL54" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN54" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>127</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>6941Про поновлення  ТОВ «Володимир-Волинський госпрозрахунковий ринок» договору оренди  землі  по вул. Ковельській, 109А у  м. Володимирі</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>41</v>
@@ -7633,54 +7633,54 @@
       <c r="AC55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD55" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK55" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL55" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN55" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>128</v>
       </c>
       <c r="C56" t="s" s="4">
         <v>129</v>
       </c>
       <c r="D56" t="s">
         <v>49</v>
       </c>
       <c r="E56" t="s">
@@ -7758,54 +7758,54 @@
       <c r="AC56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD56" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK56" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL56" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN56" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>131</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>6943Про поновлення  ТОВ «Володимир-Волинський госпрозрахунковий ринок» договору оренди  землі  по вул. Ковельській, 109А у  м. Володимирі</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>66</v>
@@ -7885,54 +7885,54 @@
       <c r="AC57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD57" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK57" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AL57" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AM57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN57" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>132</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>6944Про заміну сторони орендаря у зобов’язаннях за договором оренди землі по вул. Данила Галицького, 12 у м. Володимирі, кадастровий №0710200000:01:001:1418</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>69</v>
@@ -8139,54 +8139,54 @@
       <c r="AC59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AD59" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AE59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AG59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AH59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AI59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AJ59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AK59" t="s" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="AL59" t="s" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AM59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AN59" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>44</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>134</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>6948Про внесення змін до договору оренди землі від 21.12.2017 року кадастровий номер 0710200000:01:005:5728</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>69</v>
@@ -10026,54 +10026,54 @@
       <c r="AC74" t="s">
         <v>151</v>
       </c>
       <c r="AD74" t="s">
         <v>146</v>
       </c>
       <c r="AE74" t="s">
         <v>157</v>
       </c>
       <c r="AF74" t="s">
         <v>150</v>
       </c>
       <c r="AG74" t="s">
         <v>151</v>
       </c>
       <c r="AH74" t="s">
         <v>158</v>
       </c>
       <c r="AI74" t="s">
         <v>150</v>
       </c>
       <c r="AJ74" t="s">
         <v>151</v>
       </c>
       <c r="AK74" t="s">
+        <v>159</v>
+      </c>
+      <c r="AL74" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="AM74" t="s">
         <v>149</v>
       </c>
       <c r="AN74" t="s">
         <v>155</v>
       </c>
       <c r="AO74" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="75">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>160</v>
       </c>
       <c r="H75" t="s">
         <v>160</v>
       </c>
       <c r="I75" t="s">
@@ -10139,54 +10139,54 @@
       <c r="AC75" t="s">
         <v>163</v>
       </c>
       <c r="AD75" t="s">
         <v>160</v>
       </c>
       <c r="AE75" t="s">
         <v>161</v>
       </c>
       <c r="AF75" t="s">
         <v>160</v>
       </c>
       <c r="AG75" t="s">
         <v>164</v>
       </c>
       <c r="AH75" t="s">
         <v>160</v>
       </c>
       <c r="AI75" t="s">
         <v>162</v>
       </c>
       <c r="AJ75" t="s">
         <v>165</v>
       </c>
       <c r="AK75" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL75" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="AM75" t="s">
         <v>160</v>
       </c>
       <c r="AN75" t="s">
         <v>160</v>
       </c>
       <c r="AO75" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="76">
       <c r="A76"/>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>166</v>
       </c>
       <c r="H76" t="s">
         <v>166</v>
       </c>
       <c r="I76" t="s">
@@ -10365,54 +10365,54 @@
       <c r="AC77" t="s">
         <v>175</v>
       </c>
       <c r="AD77" t="s">
         <v>175</v>
       </c>
       <c r="AE77" t="s">
         <v>185</v>
       </c>
       <c r="AF77" t="s">
         <v>178</v>
       </c>
       <c r="AG77" t="s">
         <v>175</v>
       </c>
       <c r="AH77" t="s">
         <v>181</v>
       </c>
       <c r="AI77" t="s">
         <v>178</v>
       </c>
       <c r="AJ77" t="s">
         <v>174</v>
       </c>
       <c r="AK77" t="s">
+        <v>182</v>
+      </c>
+      <c r="AL77" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="AM77" t="s">
         <v>178</v>
       </c>
       <c r="AN77" t="s">
         <v>186</v>
       </c>
       <c r="AO77" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="78">
       <c r="A78"/>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>188</v>
       </c>
       <c r="H78" t="s">
         <v>189</v>
       </c>
       <c r="I78" t="s">