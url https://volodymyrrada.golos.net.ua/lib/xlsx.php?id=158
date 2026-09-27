--- v1 (2026-02-02)
+++ v2 (2026-09-27)
@@ -9,193 +9,79 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LIII сесія VIII скликання</t>
   </si>
   <si>
     <t>Володимирська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Василець Наталія Володимирівна</t>
-[...103 lines deleted...]
-  <si>
     <t>21.11.25  10:17:02</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>21.11.25  10:18:09</t>
   </si>
   <si>
     <t>6754Про доповнення порядку денного проектом рішення</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>21.11.25  10:18:50</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>21.11.25  10:24:33</t>
   </si>
   <si>
     <t>6756Про заміщення депутата Володимирської міської ради</t>
@@ -242,65 +128,59 @@
   <si>
     <t>21.11.25  11:00:11</t>
   </si>
   <si>
     <t>21.11.25  11:00:55</t>
   </si>
   <si>
     <t>21.11.25  11:05:17</t>
   </si>
   <si>
     <t>21.11.25  11:06:02</t>
   </si>
   <si>
     <t>21.11.25  11:28:52</t>
   </si>
   <si>
     <t>6774За внесення змін </t>
   </si>
   <si>
     <t>21.11.25  11:31:15</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>21.11.25  11:32:00</t>
   </si>
   <si>
     <t>6776Про затвердження розпоряджень міського голови, виданих у міжсесійний період</t>
   </si>
   <si>
     <t>За: 22</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>21.11.25  11:32:55</t>
   </si>
   <si>
     <t>21.11.25  11:34:06</t>
   </si>
   <si>
     <t>21.11.25  11:34:59</t>
   </si>
   <si>
     <t>6779Про затвердження структури і штатів Володимирського центру соціальних служб</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>21.11.25  11:36:30</t>
   </si>
   <si>
     <t>21.11.25  11:39:59</t>
   </si>
   <si>
     <t>21.11.25  11:44:02</t>
   </si>
   <si>
     <t>21.11.25  11:47:14</t>
@@ -468,15558 +348,2688 @@
     <t>21.11.25  13:43:21</t>
   </si>
   <si>
     <t>21.11.25  13:44:29</t>
   </si>
   <si>
     <t>21.11.25  13:45:48</t>
   </si>
   <si>
     <t>21.11.25  13:47:31</t>
   </si>
   <si>
     <t>21.11.25  13:48:14</t>
   </si>
   <si>
     <t>21.11.25  13:48:56</t>
   </si>
   <si>
     <t>6880Про план діяльності з підготовки проєктів регуляторних актів у 2026 році</t>
   </si>
   <si>
     <t>21.11.25  13:49:34</t>
   </si>
   <si>
     <t>6881Про план роботи міської ради на І півріччя 2026 року</t>
-  </si>
-[...133 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO121"/>
+  <dimension ref="A1:F121"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...33 lines deleted...]
-    <col min="41" max="41" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="G1" t="s" s="3">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>6753Про затвердження порядку денного п’ятдесят третьої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
-[...103 lines deleted...]
-      <c r="AO2"/>
+        <v>8</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
-[...103 lines deleted...]
-      <c r="AO3"/>
+        <v>12</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>6755Про затвердження порядку денного п’ятдесят третьої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
-[...103 lines deleted...]
-      <c r="AO4"/>
+        <v>15</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s" s="4">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
-[...103 lines deleted...]
-      <c r="AO5"/>
+        <v>15</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>6759Про  затвердження  Програми матеріально    –    технічного забезпечення   військових    частин (установ)  та підрозділів правоохоронних    органів,     Володимирського   районного</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>6760Про  Комплексну програму   захисту    населення    і   території  міської територіальної  громади  від надзвичайних  ситуацій у 2026 – 2030 роках</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>6761Про     внесення     змін     та    доповнень     до   рішення     міської  ради   від  01.10.2021 року   №10/4  «Про  затвердження  Програми матеріально    –    технічного    забезпечення  </t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>6762Про  внесення  змін  та  доповнень  до  рішення  міської  ради  від  14.03.2025  року  №46/5   « Про   затвердження Програми протидії екстремістським  та терористичним проявам на території</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>6763Про внесення змін та доповнень до Програми безбар`єрності Володимир-Волинської міської територіальної громади на період 2022-2025 роки, затвердженої рішенням міської ради від 23.12.2021 №12/6 зі</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>6764Про внесення змін до рішення міської ради від 24.12.2020 №2/3 «Про Програму соціального захисту населення Володимир-Волинської міської територіальної громади на 2021-2025 роки» (зі змінами)</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>6765Про внесення змін до рішення міської ради від 24.07.2025 № 50/5 «Про Програму підтримки та розвитку комунального підприємства «Володимирська стоматологічна поліклініка» Володимирської міської</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>6766Про внесення змін та доповнень до рішення міської ради від 24.07.2025 № 50/4 «Про Програму підтримки та розвитку комунального підприємства «Володимирське територіальне медичне об’єднання»</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>6767Про внесення змін до Програми підтримки та розвитку комунального підприємства «Володимирський центр первинної медичної допомоги» Володимирської міської ради на 2023-2027 роки,  затвердженої</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>6768Про внесення змін до Програми розвитку молодіжної політики та спорту у міській територіальній громаді на 2023-2027 роки,  затвердженої рішенням міської ради від 02.12.2022 № 19/14 зі змінами та</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="C16" t="s" s="4">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>6770Про внесення змін до Програми розвитку молодіжної політики та спорту у міській територіальній громаді на 2023-2027 роки,  затвердженої рішенням міської ради від 02.12.2022 № 19/14 зі змінами та</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>6771Про внесення змін та доповнень до Програми економічного, соціального та культурного розвитку Володимир - Волинської міської територіальної громади на 2023-2025 роки</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>6772Про надання згоди комунальному підприємству «Володимиртепло» Володимирської міської ради на укладення значного правочину – договору постачання природного газу</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>6773Про внесення змін до рішення міської ради від 19.12.2024 року №44/13 «Про бюджет Володимир-Волинської міської територіальної громади на 2025 рік» зі змінами </t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F20" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="C21" t="s" s="4">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>6775Про внесення змін до рішення міської ради від 19.12.2024 року №44/13 «Про бюджет Володимир-Волинської міської територіальної громади на 2025 рік» зі змінами </t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="C23" t="s" s="4">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>6777Про внесення змін та доповнень до рішення  міської ради «Про створення в результаті реорганізації (шляхом перетворення) комунального некомерційного підприємства «Центр надання соціальних</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>6778Про внесення змін та доповнень до рішення міської ради від 26.01.2021 №4/6 «Про затвердження структури апарату ради та виконавчих органів Володимирської міської ради» із змінами та доповненнями</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="C26" t="s" s="4">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>6780Про внесення змін та доповнень до рішення міської ради №21/43 від 03.03.2023 «Про перейменування комунальної установи Територіальний центр соціального обслуговування  (надання соціальних</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>6781Про затвердження детального плану території земельної  ділянки по вулиці Устилузькій в селі Федорівка Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>6782Про затвердження детального плану території обмеженої вулицями Ковельська - Цинкаловського  - Кунцевича у місті Володимирі  Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>6783Про затвердження детального плану території земельної  ділянки по вулиці Ковельській, 2 у місті Володимирі Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>6784Про затвердження детального плану території частини вулиці Устилузької у місті Володимирі Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F31" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>6785Про затвердження Безбар’єрного маршруту на території Володимир-Волинської міської територіальної громади Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="C33" t="s" s="4">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="D33" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>6787Про затвердження Безбар’єрного маршруту на території Володимир-Волинської міської територіальної громади Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="C35" t="s" s="4">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="D35" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F35" t="s">
-        <v>99</v>
-[...104 lines deleted...]
-        <v>77</v>
+        <v>59</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>6789Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>6792Про включення до переліку земельних ділянок для продажу права оренди на земельних торгах та затвердження умов проведення земельних торгів у формі електронного аукціону з продажу права</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F37" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>6793Про включення до переліку земельних ділянок для продажу права оренди на земельних торгах та затвердження умов проведення земельних торгів у формі електронного аукціону з продажу права</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>6794Про включення до переліку земельних ділянок для продажу права оренди на земельних торгах та затвердження умов проведення земельних торгів у формі електронного аукціону з продажу права</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>6795Про включення до переліку земельних ділянок для продажу права оренди на земельних торгах та затвердження умов проведення земельних торгів у формі електронного аукціону з продажу права</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>6796Про включення до переліку земельних ділянок для продажу права оренди на земельних торгах та затвердження умов проведення земельних торгів у формі електронного аукціону з продажу права</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F41" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>6797Про погодження проекту землеустрою щодо встановлення меж території  Зимнівської сільської територіальної громади Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F42" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>6798Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. 39-го Полку біля ж/б №1 у м. Володимирі</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>6799Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок по вул. Ковельській-Д. Галицького  м. Володимирі</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F44" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>6800Про надання ТОВ «Волинська біоенергетична компанія» дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Луцькій,230 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F45" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>6801Про надання гр. Мосоруку О.Ф. дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Григорія Косинки, б/б №13 у м. Володимирі</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F46" t="s">
-        <v>107</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>6803Про надання гр. Мосоруку О.Ф. дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Григорія Косинки, б/б №13 у м. Володимирі</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F47" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>6804Про надання   гр. Василюку В. М.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Пилипа Орлика, 4  у м. Володимирі</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F48" t="s">
-        <v>111</v>
-[...104 lines deleted...]
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>6805Про надання   гр. Румін І. В.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Українській, 80  у м. Володимирі</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F49" t="s">
-        <v>113</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>73</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>6806Про затвердження  гр. Дацюк К. В.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Шахтарській у с. Дігтів</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>115</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>6807Про затвердження гр. Михальчуку В. В.        проекту землеустрою щодо відведення земельної ділянки по вул. Степана Куцая у м. Володимирі  </t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>117</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>77</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>6808Про затвердження гр. Озімку Б. С.        проекту землеустрою щодо відведення земельної ділянки по вул. Дмитра Головіна, б/б №2 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F52" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>6809Про затвердження  гр. Сєргєєвій В. С.   проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Луцькій, 81А у  м. Володимирі</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F53" t="s">
-        <v>117</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>77</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>6810Про затвердження  гр. Міліциній Л. В.   проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Наталії Ужвій, 25Б у  м. Володимирі</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F54" t="s">
-        <v>113</v>
-[...104 lines deleted...]
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>6811Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення  меж частини земельної ділянки, на яку поширюється право земельного сервітуту</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F55" t="s">
-        <v>122</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>82</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>6812Про надання ТзОВ «Нектар»  згоди на об’єднання земельних ділянок по   вул. Данила Галицького, 12 у м. Володимирі</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F56" t="s">
-        <v>124</v>
-[...104 lines deleted...]
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>6815Про затвердження гр. Дердюк І. А. технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) із (невитребуваних),  нерозподілених  </t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>6816Про затвердження гр. Паличук І. Й. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) в с. Ласків</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F58" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>6817Про затвердження гр. Жайворонку В. К. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Новій, 13 в с. Новосілки та її</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F59" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>6818Про затвердження гр. Приступі А. Є. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Лобачинській, 33 в с. Заріччя та</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F60" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>6819Про затвердження гр. Бортакову А. В., гр. Періг К. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул. Броварній, 11А   у м. Володимирі в натурі</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>6820Про затвердження гр. Опейді В. Л. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Людмирської  Діви, 9  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F62" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>6821Про затвердження гр. Токарєвій С. О. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Віленській, 4/1у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>6822Про затвердження гр. Якимюк О. С. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Олександра Олеся, 22  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F64" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>6825Про затвердження гр. Пісцо О.Й. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Княгині Ольги, 49 у м. Володимирі та</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F65" t="s">
-        <v>127</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>87</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>6827Про затвердження гр. Пісцо О.Й. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Княгині Ольги, 49 у м. Володимирі та</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>109</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>69</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>6830Про поновлення гр. Баженовій Ю. В. договору оренди землі по вул. Сагайдачного, 103  у м. Володимирі</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>6831Про поновлення гр. Аліяровій Г. А. договору оренди землі по вул. Академіка Глушкова, 10П1  у м. Володимирі</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>6832Про поновлення гр. Волчаку Є. Ю. договору оренди землі по вул. Данила Галицького, 9 у м. Володимирі</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>6833Про поновлення гр. Волчаку Т. Є. договору оренди землі по вул. Данила Галицького, 9 у м. Володимирі</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F70" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>6834Про поновлення гр. Харуку В. В. договору оренди землі по вул. Данила Галицького, 9 у м. Володимирі</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F71" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>6835Про поновлення гр. Матвійчук С. І. договору оренди землі по вул. Данила Галицького, 9 у м. Володимирі</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>6836Про поновлення гр. Гарбуль Л. В. договору оренди землі по вул. Данила Галицького, 3А  у м. Володимирі</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>6837Про поновлення гр. Грабовській В. В. договору оренди землі по вул. Ковельській, 79П у м. Володимирі  </t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F74" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>6838Про поновлення гр. Дзьобану С. М. договору оренди землі по вул. Роксолани, 4/4 у м. Володимирі</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F75" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>6839Про поновлення гр. Ільчук Л. В. договору оренди землі по вул. Ковельській, 182П у м. Володимирі</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F76" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>6840Про поновлення гр. Кудінкіну І. В. договору оренди землі по вул. Ковельській, 42А  у м. Володимир</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F77" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>6841Про поновлення гр. Омельчук Л. Г. договорів оренди землі по вул. Ковельській у  м. Володимирі</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F78" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>6842Про поновлення гр. Спічаку  В. В. договору оренди землі по вул. Івана Вишенського, 2П у м. Володимирі</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>6843Про поновлення гр. Чайковській А. Т. договору оренди землі по вул. Данила Галицького, 12П у м. Володимирі</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F80" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>6844Про поновлення гр. Шилівській С. П. договору оренди землі по вул. Поліської Січі, 47А у м. Володимирі</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F81" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>6845Про поновлення ТзОВ «Володимир-Волинський хлібозавод» договорів оренди землі у м. Володимирі</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E82" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F82" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="C83" t="s" s="4">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="D83" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>6847Про поновлення ТзОВ «Володимир-Волинський хлібозавод» договорів оренди землі у м. Володимирі</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F84" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>6850Про поновлення гр. Гриценко Я. М. договору оренди землі по вул. Тараса Шевченка, 8/1 у м. Володимирі</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F85" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>6851Про поновлення гр. Дровніковій С. І. договору оренди землі по вул. Ковельській, 253А  у м. Володимирі</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F86" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>6852Про поновлення гр. Ібрагімову Р. З. договору оренди землі по вул. Устилузькій, 123  у м. Володимирі</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F87" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>6853Про поновлення гр. Войтович І. В. договору оренди землі по вул. Степана Куцая, 31  у м. Володимирі</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>6854Про поновлення гр. Макарчук О. С. договору оренди землі по вул. Сонячній, 20  у м. Володимирі</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>6855Про поновлення гр. Хільчук С. М. договору оренди землі по вул. 39-го Полку, 7/3С  у м. Володимирі</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F90" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>6856Про поновлення гр. Здомищук О. А. договору оренди землі по вул. Соборній, 19/2 у м. Володимирі</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F91" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>6857Про поновлення гр. Оцалюку А. М. договору оренди землі по вул. Шептицького, 24С1  у м. Володимирі</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F92" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>6858Про поновлення СФГ «Пролісок» Никонюка В. Є. договорів оренди землі за межами с. Новосілки</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F93" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>6859Про поновлення гр. Процюк Л. В. договору оренди землі по провул. Сосюри, 1  у м. Володимирі</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F94" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>6860Про поновлення гр. Повшуку В. Д. договору оренди землі по вул. Лісничій, 17  у м. Володимирі</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F95" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>6861 Про поновлення гр. Богуш Г. Є. договору оренди землі по вул. Ковельській, 55А у м. Володимирі</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F96" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>6862Про поновлення гр. Данилюку І. В. договору оренди землі по вул. Миколи Букатевича, 1/1Г у м. Володимирі</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F97" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>6863Про поновлення гр. Коваль О. В. договору оренди землі по вул. Ковельській, 112Г/2 у м. Володимирі</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F98" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>6864Про поновлення гр. Гаруну В. І договору оренди землі по вул. Володимира Великого, 44/2 у м. Володимирі</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F99" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>6865Про поновлення  ТОВ «Гербор-Холдінг» договору оренди  землі  по вул. Луцькій, 211А у  м. Володимирі</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F100" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>6866Про поновлення гр. Дубенчуку С. А. договору оренди землі по вул. Данила Галицького, 12П у м. Володимирі</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F101" t="s">
-        <v>124</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>84</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>6867Про поновлення гр. Саганюку Р. П. договорів оренди землі по вул. Гайдамацькій, 24Г у  м. Володимирі</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F102" t="s">
-        <v>115</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>75</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>6868Про заміну сторони орендаря у зобов’язаннях за договором оренди землі по вул. Сагайдачного, 78 у м. Володимирі</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F103" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>6869Про надання АТ «Концерн Галнафтогаз» згоди на передачу в суборенду земельної ділянки по вул. Устилузькій, 91А у м. Володимирі</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F104" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>6870Про надання ТОВ «КОРСО ТАУН» згоди на передачу в суборенду земельної ділянки по вул. Луцькій, 217 у м. Володимирі</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F105" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>6871Про передачу  ТОВ «ВОЛОДИМИР СОЛАР» земельної ділянки по вул. Луцькій  у м. Володимирі в оренду</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F106" t="s">
-        <v>127</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>87</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>6872Про передачу  гр. Яковчуку В. В., гр. Яковчук В. І., гр. Сіранчуку І. Е., гр. Сіранчук Р. В. земельної ділянки по вул. Зимнівській, 5А  у м. Володимирі в оренду</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F107" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>6873Про розірвання договору суперфіцію на користування земельною ділянкою по вул. Зимнівській, 69 в м. Володимирі</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F108" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>6874Про розірвання договору суперфіцію на користування земельною ділянкою по вул. Ковельській, 76 у м. Володимирі</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F109" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>144</v>
+        <v>104</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>6875Про припинення дії договору оренди землі та передачу в оренду земельної ділянки по вул. Ярослава Мудрого, 32 у м. Володимирі</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F110" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>6876Про припинення гр. Щур І. М. договору оренди землі по вул. Старицького, 3/1П у м. Володимирі шляхом його розірвання</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F111" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>6877Про розірвання договору оренди землі та припинення права оренди земельної ділянки із ТОВ «Інвестиційно-керуюча компанія «Бюро інвестиційних програм»</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F112" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>6878Про надання згоди на безоплатне прийняття в комунальну власність Володимир-Волинської міської територіальної громади державного нерухомого майна</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F113" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>6879Про забезпечення розміщення органів Державної казначейської служби та Міністерства юстиції</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F114" t="s">
-        <v>76</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>149</v>
+        <v>109</v>
       </c>
       <c r="C115" t="s" s="4">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="D115" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F115" t="s">
-        <v>80</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="C116" t="s" s="4">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="D116" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F116" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="117">
       <c r="A117"/>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117"/>
-      <c r="G117" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="118">
       <c r="A118"/>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118"/>
-      <c r="G118" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="119">
       <c r="A119"/>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119"/>
       <c r="E119"/>
       <c r="F119"/>
-      <c r="G119" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="120">
       <c r="A120"/>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120"/>
-      <c r="G120" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="121">
       <c r="A121"/>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121"/>
       <c r="E121"/>
       <c r="F121"/>
-      <c r="G121" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>