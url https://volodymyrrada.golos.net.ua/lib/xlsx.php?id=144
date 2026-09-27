--- v0 (2025-12-07)
+++ v1 (2026-09-27)
@@ -9,193 +9,79 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLVI сесія VIII скликання</t>
   </si>
   <si>
     <t>Володимирська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Василець Наталія Володимирівна</t>
-[...103 lines deleted...]
-  <si>
     <t>14.03.25  10:08:37</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>14.03.25  10:09:25</t>
   </si>
   <si>
     <t>6135Про доповнення проекту рішення проектом рішення</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>14.03.25  10:10:07</t>
   </si>
   <si>
     <t>6136Про доповнення проекту рішення</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>14.03.25  10:11:31</t>
   </si>
   <si>
     <t>6137Про доповнення проекту рішення</t>
   </si>
   <si>
     <t>За: 26</t>
@@ -203,53 +89,50 @@
   <si>
     <t>14.03.25  10:12:29</t>
   </si>
   <si>
     <t>6138Про виключення проекту рішення з порядку денного (Ковельська 36/2)</t>
   </si>
   <si>
     <t>14.03.25  10:13:04</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>14.03.25  10:22:29</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>14.03.25  10:24:20</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>14.03.25  10:25:17</t>
   </si>
   <si>
     <t>14.03.25  10:32:55</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>14.03.25  10:36:41</t>
   </si>
   <si>
     <t>6147за уточнення цільового призначення та озвучені пропозиції  </t>
   </si>
   <si>
     <t>14.03.25  10:37:22</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>14.03.25  10:39:13</t>
   </si>
   <si>
     <t>6149Про надання згоди на безоплатну передачу майна у державну власність</t>
@@ -320,53 +203,50 @@
   <si>
     <t>14.03.25  12:02:47</t>
   </si>
   <si>
     <t>14.03.25  12:19:01</t>
   </si>
   <si>
     <t>14.03.25  12:37:07</t>
   </si>
   <si>
     <t>14.03.25  12:44:42</t>
   </si>
   <si>
     <t>14.03.25  12:53:23</t>
   </si>
   <si>
     <t>6170Про звіт старости Ласківського старостинського округу</t>
   </si>
   <si>
     <t>14.03.25  12:54:04</t>
   </si>
   <si>
     <t>6171Про орієнтовні строки проведення звітів депутатів Володимирської міської ради</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>14.03.25  13:00:20</t>
   </si>
   <si>
     <t>6172Про зміну терміну проведення звіту до 01 вересня</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 17</t>
   </si>
   <si>
     <t>14.03.25  13:01:03</t>
   </si>
   <si>
     <t>6173Про орієнтовні строки проведення звітів депутатів Володимирської міської ради</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>14.03.25  13:07:29</t>
   </si>
   <si>
     <t>6174Про звіт про виконання «Плану роботи міської ради на ІІ півріччя 2024 року»</t>
@@ -567,19506 +447,3346 @@
     <t>14.03.25  15:27:06</t>
   </si>
   <si>
     <t>14.03.25  15:27:46</t>
   </si>
   <si>
     <t>14.03.25  15:28:50</t>
   </si>
   <si>
     <t>14.03.25  15:29:30</t>
   </si>
   <si>
     <t>6290 Про надання дозволу на списання  основних  засобів</t>
   </si>
   <si>
     <t>14.03.25  15:30:30</t>
   </si>
   <si>
     <t>14.03.25  15:31:40</t>
   </si>
   <si>
     <t>14.03.25  15:32:33</t>
   </si>
   <si>
     <t>14.03.25  15:36:24</t>
-  </si>
-[...160 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO152"/>
+  <dimension ref="A1:F152"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...33 lines deleted...]
-    <col min="41" max="41" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="G1" t="s" s="3">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>6134Про затвердження порядку денного сорок шостої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>52</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s" s="4">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s" s="4">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>6139Про затвердження порядку денного сорок шостої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>6143Про затвердження Програми покращення функціонування Центру обслуговування платників Володимирської ДПІ Головного управління ДПС у Волинській області на 2025–2026 роки</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>62</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>6144Про затвердження Програми «Тепла оселя» відшкодування з місцевого бюджету відсотків за кредитами, залученими об’єднаннями співвласників багатоквартирних будинків, які беруть участь у</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>6145Про затвердження Програми протидії екстремістським та терористичним проявам на території Володимир-Волинської міської територіальної громади на 2025-2027 роки.</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>6146Про внесення змін та доповнень до рішення міської ради від 01.10.2021 року №10/4 «Про затвердження Програми матеріально – технічного забезпечення військових частин (установ) та підрозділів</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>67</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s" s="4">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
-        <v>62</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>6148Про внесення змін та доповнень до рішення міської ради від 01.10.2021 року №10/4 «Про затвердження Програми матеріально – технічного забезпечення військових частин (установ) та підрозділів</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F13" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s" s="4">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>6150Про  внесення  змін та доповнень до рішення міської ради   від  04.06.2021 року  № 7/10 « Про  Комплексну програму   захисту    населення   і   території  міської територіальної  громади  від</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>6151Про внесення змін та доповнень до рішення міської ради від 24.12.2020 №2/3 «Про Програму соціального захисту населення Володимир-Волинської міської територіальної громади на 2021-2025 роки» (зі</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s" s="4">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>6153Про внесення змін та доповнень до рішення міської ради від 24.12.2020 №2/3 «Про Програму соціального захисту населення Володимир-Волинської міської територіальної громади на 2021-2025 роки» (зі</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>6154Про внесення змін та доповнень до рішення міської ради від 02.12.2022р. №19/13 «Про затвердження Програми розвитку культури та мистецтва Володимир-Волинської міської територіальної громади на</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>6155Про внесення змін та доповнень до рішення міської ради від 02.12.2022р. №19/13 «Про затвердження Програми розвитку культури та мистецтва Володимир-Волинської міської територіальної громади на</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>6156Про затвердження звіту  про виконання бюджету Володимир-Волинської міської територіальної громади за 2024 рік  </t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>6157Про внесення змін до рішення  міської ради від 19.12.2024 року №44/13   «Про бюджет Володимир-Волинської міської територіальної громади на 2025 рік»   </t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="C23" t="s" s="4">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F23" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>6159Про внесення змін до рішення  міської ради від 19.12.2024 року №44/13   «Про бюджет Володимир-Волинської міської територіальної громади на 2025 рік»   </t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F24" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s" s="4">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>6161Про внесення змін та доповнень до рішення міської ради від 07.11.2024 № 41/117 “Про план діяльності з підготовки проєктів регуляторних актів у 2025 році”</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>6162Про звіт міського голови щодо здійснення державної  регуляторної політики виконавчими органами Володимирської міської ради у 2024 році</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>6163Про заслуховування звіту про роботу постійної комісії з питань містобудування, архітектури, земельних відносин, лісових та водних ресурсів і агропромислового комплексу</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>6164Про заслуховування звіту про роботу постійної комісії з питань торгівлі, послуг, розвитку підприємництва та інвестицій</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>6165Про заслуховування звіту про роботу постійної комісії з питань власності та житлово-комунального господарства</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>6166Про заслуховування звіту про роботу постійної комісії з питань освіти, науки, культури, туризму, молодіжної політики, спорту і міжнародного співробітництва</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F31" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>6167Про заслуховування звіту про роботу постійної комісії з питань охорони здоров’я, екології та соціального захисту населення</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F32" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>6168  Про заслуховування звіту про роботу постійної комісії з питань соціально-економічного розвитку, бюджету та фінансів</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>6169Про заслуховування звіту про роботу постійної комісії з питань регламенту, депутатської діяльності, захисту прав людини, законності, правопорядку та протидії корупції</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="C35" t="s" s="4">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="D35" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F35" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="C36" t="s" s="4">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D36" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="C37" t="s" s="4">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D37" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="F37" t="s">
-        <v>107</v>
-[...104 lines deleted...]
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="C38" t="s" s="4">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D38" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>110</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>70</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="C39" t="s" s="4">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D39" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>6177Про надання дозволу на розроблення детального плану території частини вулиці Луцької, обмеженої вулицею Івана Ющука та багатоквартирним житловим будинком № 109 на вулиці   Луцькій у місті</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="F40" t="s">
-        <v>114</v>
-[...104 lines deleted...]
-        <v>64</v>
+        <v>74</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>6178Про надання дозволу на розроблення детального плану території частини вулиці Луцької, від перехрестя з вулицею Зимнівська до будівлі № 156-Б у місті Володимирі Волинської області</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F41" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>6179Про затвердження детального плану території  частини вул. Наталії Ужвій, обмеженої залізничною колією та земельною ділянкою з кадастровим номером 0710200000:01:003:4316</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F42" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>6180Про затвердження детального плану території частини вулиці Академіка Глушкова у місті Володимирі Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>6181Про затвердження детального плану території земельних ділянок по вул. Луцькій, 197 у місті Володимирі Волинської області</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F44" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>6182Про затвердження внесення змін в детальний план території земельної ділянки для будівництва та обслуговування інших будівель громадської забудови по вул. Луцькій, 158-А у місті Володимирі</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F45" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>6183Про надання  Квартирно-експлуатаційному відділу міста Володимир пільги зі сплати земельного податку  на 2025 рік</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="F46" t="s">
-        <v>121</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>81</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>6184Про відмову Головному управлінню національної поліції України у Волинській області у наданні пільги зі сплати земельного податку  на 2025 рік</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F47" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>6185Про відмову Головному  управлінню Державної служби України з надзвичайних ситуацій у Волинській області у наданні пільги зі сплати земельного податку  на 2025 рік</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F48" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>124</v>
+        <v>84</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>6186Про відмову Територіальному управлінню державної судової адміністрації у Волинській області у наданні пільги зі сплати земельного податку  на 2025 рік</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F49" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>6187Про відмову Волинському обласному територіальному центру комплектування та соціальної підтримки у наданні пільги зі сплати земельного податку на 2025 рік</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>6188Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E51" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="C52" t="s" s="4">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="D52" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F52" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C53" t="s" s="4">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="D53" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="F53" t="s">
-        <v>131</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="C54" t="s" s="4">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="D54" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>6192Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F55" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>6193Про погодження  звіту про експертну грошову оцінку, затвердження вартості земельної ділянки, припинення договору оренди землі та продаж у власність земельної ділянки</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F56" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>6194Про затвердження звіту про експертну грошову оцінку та умов проведення земельних торгів у формі електронного аукціону з продажу земельної  ділянки комунальної власності по вул.</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>6195Про затвердження звіту про експертну грошову оцінку та умов проведення земельних торгів у формі електронного аукціону з продажу земельної  ділянки комунальної власності по вул.</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F58" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>6196Про  дозвіл  на  продаж   земельної ділянки несільськогосподарського призначення по вул. Луцькій, 80В у м. Володимирі</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F59" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>6197Про  дозвіл  на  продаж   орендованої земельної  ділянки несільськогосподарського призначення по вул. Устилузькій, 32 у м. Володимирі</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F60" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>6198Про  дозвіл  на  продаж   орендованої земельної  ділянки несільськогосподарського призначення по вул. Наталії Ужвій, 23А у м. Володимирі</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>8</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>6199Про надання   гр. Никонюку С.В.      дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки в с. Новосілки</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F62" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>6200Про надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки у постійне користування для будівництва та експлуатації гідротехнічних, гідрометричних та лінійних</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>6201Про надання  комунальному підприємству  «Володимирводоканал» Володимирської міської ради дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул.</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F64" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>144</v>
+        <v>104</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>6202Про надання  комунальному підприємству  «Полігон» Володимирської міської ради дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Володимира Великого,54 у</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F65" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="C66" t="s" s="4">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="D66" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>6204Про надання  комунальному підприємству  «Полігон» Володимирської міської ради дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Володимира Великого,54 у</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>32</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>6207Про затвердження Комунальному підприємству «Володимирводоканал» Володимирської міської ради проекту землеустрою щодо відведення земельної ділянки по вул. Князя Романа, 1 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>6208Про затвердження  гр. Калитюку В. Ю.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення у с. Заріччя</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>6209Про затвердження  гр. Кулішу А. В.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. 14-ї Князівської бригади, 41Б у м. Володимирі</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F70" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>6210Про затвердження  гр. Кулішу А. В.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. 14-ї Князівської бригади, 41В у м. Володимирі</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F71" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>6211Про затвердження гр. Котляровій Т. В.        проекту землеустрою щодо відведення земельної ділянки по провул. Молодіжному 6/2 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>6212Про затвердження проекту землеустрою щодо відведення земельної ділянки по вул. Устилузькій, 142Г  у м. Володимирі</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>6213Про затвердження гр. Охримчук Н. А.        проекту землеустрою щодо відведення земельної ділянки по вул. Луцькій, 64 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F74" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>6214 Про затвердження гр. Скромній Л. С.        проекту землеустрою щодо відведення земельної ділянки по вул. Ковельській, 23 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F75" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>6215Про затвердження  гр. Принді Н. Є.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Устилузькій, 32А у м. Володимирі</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F76" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>149</v>
+        <v>109</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>6216Про надання дозволу  на  розроблення  технічної  документації із  землеустрою щодо встановлення (відновлення) меж  земельної ділянки в  натурі  (на місцевості) із (невитребуваних),</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F77" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>6219Про затвердження Комунальному підприємству «Володимирводоканал» Володимирської міської ради технічної документації із землеустрою щодо встановлення  (відновлення) меж земельних </t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F78" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>6220Про затвердження гр. Баглай Н.В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) в с. Ласків площею 0,1829 га</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>6221Про затвердження гр. Пекарській Г.В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Молодіжна,28 у с. Ласків та її</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F80" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>6222Про затвердження гр. Олещуку Л.М. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Лесі Українки,12 у с. Ласків та її</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F81" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>6223Про затвердження гр. Литвинчук Є.П. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Польова,16 у с. Суходоли та її</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F82" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>6224Про затвердження гр. Власюк О.В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Незалежності,44 у с. Суходоли та її</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>6225Про затвердження гр. Редьку О. І. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Молодіжній, 18 у с. Суходоли та її</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F84" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>6226Про затвердження гр. Тимощук О.О. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Набережна,91 у с. Заріччя та її</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F85" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>6227Про затвердження гр. Демчук Н.Г. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Затишна,11 у с. Заріччя та її</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F86" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>6228Про затвердження гр. Вознюку І. С. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Соломії  Крушельницької, 13/2  у м. Володимирі в натурі</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F87" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>6229Про затвердження гр. Кожуховській А. А. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Коперніка, 18/2  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>6230Про затвердження гр. Глущук Ю. Л. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Олени Полонської, 3  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>6231Про затвердження гр. Лозинському Ю. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Степана Фуги, 33  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F90" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>6232Про затвердження гр. Манєвій С. Г. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Миколи Аркаса, 3  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F91" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>6233Про затвердження гр. Мацько Н. Д.  технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул. Леся Курбаса, 8/1 у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F92" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>6234Про затвердження гр. Оліщук Л. І., гр. Оліщуку В. А., гр. Бадзюнь М. В., гр. Оліщуку А. В., гр. Черняк К. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F93" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>6235Про затвердження гр. Чуцькому Я. П. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Шопена, 5А  у м. Володимирі в натурі (на місцевості) та</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F94" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>6236Про затвердження гр. Шпакову С. Р. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Привокзальній, 14/1  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F95" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>6237Про затвердження гр. Яцуку В. О., гр. Яцук Х. А., гр. Яцуку І. В., гр. Яцук І. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул. Леся Курбаса, 8/2  </t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F96" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>6240Про затвердження гр. Пісцо О.Й. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Княгині Ольги,49 у м. Володимирі та</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="F97" t="s">
-        <v>152</v>
-[...104 lines deleted...]
-        <v>64</v>
+        <v>112</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>6241Про передачу  ТОВ «Укрполдевелопмент» земельної ділянки по вул. Устилузькій  у м. Володимирі в оренду</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F98" t="s">
-        <v>154</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>114</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>6242Про передачу  гр. Павленко Л. О. земельної ділянки по вул. Зимнівській, 15А  у м. Володимирі в оренду</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="F99" t="s">
-        <v>107</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>6245Про поновлення гр.  Волошиній О. П. договору оренди землі по вул. Устилузькій, 86, кв.3  у м. Володимирі</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F100" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>6246Про поновлення гр. Павлусю В. Н. договору оренди землі по вул.  Сагайдачного, 7/37  у м. Володимирі</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F101" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>6247Про поновлення гр.  Подхоженко С. М. договору оренди землі по вул. Гайдамацькій, 4, кв.3  у м. Володимирі</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F102" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>6248Про поновлення гр.  Токарчук І. Л. договору оренди землі по вул. Г. Проскури, 15  у м. Володимирі</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F103" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>6249Про поновлення гр.  Підгайній А. В. договору оренди землі по вул. Антіна Лотоцького, 59  у м. Володимирі</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F104" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>6250Про поновлення гр. Вальковій А. Є. договору оренди землі по вул. 39-го Полку, 7/9Г  у м. Володимирі</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F105" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>6251Про поновлення гр. Лукашуку С. С. договору оренди землі по провул. Сосюри, 2А/96  у м. Володимирі</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F106" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>6252Про поновлення  гр. Юзвенку О. О. договору оренди  землі  по вул. Зимнівській, 19Б у  м. Володимирі</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F107" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>6253Про поновлення ТзОВ «Володимир-Транс» договору оренди землі по вул. Д.Галицького, 14А  у м. Володимирі</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F108" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>6254Про поновлення гр. Бунді В. В. договору оренди землі по вул. Кальнишевського, 26  у м. Володимирі</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F109" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>6255Про поновлення гр. Верко С. Р. договору оренди землі по вул. Тараса Шевченка, 10/11  у м. Володимирі</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F110" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>6256Про поновлення  ПрАТ «Волиньвтормет» договору оренди  землі  по вул. Генерала Шухевича, 134 у  м. Володимирі</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F111" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>6257Про поновлення ТОВ «ЛЮДМИР» договору оренди  землі  по вул. Князя Василька, 1 у м. Володимирі</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F112" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>6258Про поновлення гр. Ібрагімову Р.З. договору оренди землі по вул. Устилузькій, 123  у м. Володимирі</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F113" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>6259Про поновлення гр. Козань В. В. договору оренди землі по вул. Ковельській, 99  у м. Володимирі</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F114" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>6260Про поновлення гр. Кублію А. І. договору оренди землі по вул. Устилузькій, 85-П  у м. Володимирі</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F115" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>6261Про поновлення гр. Мартинюку Л. І. договору оренди землі по вул. Антіна Лотоцького, 71  у м. Володимирі</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F116" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>6262Про поновлення гр. Махніцькому В. Т. договору оренди землі по вул.  Віленській, 15  у м. Володимирі</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F117" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>6263Про поновлення гр. Проскурі М. Й. договору оренди землі по вул. Професора Бобка, 27  у м. Володимирі</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F118" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>6264Про поновлення гр. Троць Л. С., гр. Трофимук Ю. В. договору оренди землі по вул. Івана Франка, 10  у м. Володимирі</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F119" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>6265Про поновлення гр. Шилівській С. П. договору оренди землі по вул. Поліської Січі, 47В  у м. Володимирі</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F120" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>6266Про поновлення гр. Рудись І. С. договору оренди землі по вул. Князя Василька, 1  у м. Володимирі</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F121" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>157</v>
+        <v>117</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>6267Про заміну сторони орендаря у зобов’язаннях за договором оренди землі по вул. Людмирської Діви, 11 у м. Володимирі</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F122" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>8</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>158</v>
+        <v>118</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>6268Про внесення змін в договір оренди землі від 19.05.2006 року кадастровий номер 0720581600:07:001:1238</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E123" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F123" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C124" t="s" s="4">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="D124" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F124" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>161</v>
+        <v>121</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>6270Про внесення змін в договір оренди землі від 19.05.2006 року кадастровий номер 0720581600:07:001:1238</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F125" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>162</v>
+        <v>122</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>6271Про припинення договору оренди землі по вул. Князя Василька, 1 у м. Володимирі та передачу земельної ділянки в оренду</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F126" t="s">
-        <v>110</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>70</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>6272Про відмову Саганюку Р.П. у поновленні договору оренди землі по вул. Луцька, 8 в м. Володимирі</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F127" t="s">
-        <v>164</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>124</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>6275Про надання дозволу на  укладання договору користування земельною ділянкою для забудови (суперфіцій) по вул. Лодомирській,16 в м. Володимирі</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F128" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>6276Про надання дозволу на укладання договору користування земельною ділянкою для забудови (суперфіцій) по вул. Незалежності, 33 в м. Володимирі</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F129" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>6277Про надання дозволу на укладання договору користування земельною ділянкою для забудови (суперфіцій) по вул. Ковельській,76 в м. Володимирі</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F130" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>6278Про надання дозволу на укладання договору користування земельною ділянкою для забудови (суперфіцій) по вул. Зимнівська,69 в м. Володимирі</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F131" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>166</v>
+        <v>126</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>6279Про надання згоди на об’єднання земельних ділянок по   вул. Незалежності, 1Б у м. Володимирі</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F132" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>6280Про надання ТзОВ «Нектар»  згоди на об’єднання земельних ділянок по   вул. Данила Галицького, 12 у м. Володимирі</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="F133" t="s">
-        <v>121</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>81</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>6281Про внесення змін та доповнень до рішення                    міської ради від 28.02.2020 року №37/20 «Про затвердження переліку та прийняття у комунальну власність безгосподарських інженерних</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F134" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>169</v>
+        <v>129</v>
       </c>
       <c r="C135" t="s" s="4">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="D135" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F135" t="s">
-        <v>86</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="C136" t="s" s="4">
-        <v>172</v>
+        <v>132</v>
       </c>
       <c r="D136" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F136" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>173</v>
+        <v>133</v>
       </c>
       <c r="C137" t="s" s="4">
-        <v>174</v>
+        <v>134</v>
       </c>
       <c r="D137" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F137" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>6285Про створення  міждисциплінарної команди з надання послуг раннього втручання та затвердження складу міждисциплінарної команди та затвердження Положення про неї та Порядку надання</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F138" t="s">
-        <v>62</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>176</v>
+        <v>136</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>6286Про внесення змін та доповнень до рішення міської ради від 28.06.2024 №36/49 «Про Порядок призначення на посади та звільнення з посад керівників підприємств, установ та організацій, що належать до</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F139" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>6287Про внесення змін та доповнень до рішення №21/43 від 03.03.23р. «Про перейменування комунальної установи Територіальний центр соціального обслуговування  (надання соціальних послуг) ​​​​​​​</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F140" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>178</v>
+        <v>138</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>6288Про затвердження тарифів на платні соціальні послуги на 2025 рік комунальної установи «Територіальний центр соціального обслуговування (надання соціальних послуг) Володимирської міської</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F141" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>6289Про затвердження переліку об’єктів права комунальної власності Володимир-Волинської міської територіальної  громади , які не підлягають приватизації</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F142" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="C143" t="s" s="4">
-        <v>181</v>
+        <v>141</v>
       </c>
       <c r="D143" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F143" t="s">
-        <v>78</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>6291 Про включення індивідуально визначеного майна до Переліку другого типу майна комунальної власності Володимир-Волинської міської територіальної  громади , що підлягає передачі в оренду</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F144" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>32</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>6292Про встановлення мінімальної вартості місячної  орендної плати одного квадратного метра загальної площі нерухомого майна фізичних осіб з урахуванням місця його розташування та</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F145" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>6293Про надання згоди на прийняття  у власність Володимир-Волинської міської територіальної громади підручників, надрукованих за кошти  донорів, що належать спільній власності територіальних</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F146" t="s">
-        <v>71</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>185</v>
+        <v>145</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>6294Про звернення депутатів Володимирської міської ради восьмого скликання щодо підтримки Президента України Володимира Зеленського</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F147" t="s">
-        <v>110</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>70</v>
       </c>
     </row>
     <row r="148">
       <c r="A148"/>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148"/>
       <c r="E148"/>
       <c r="F148"/>
-      <c r="G148" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="149">
       <c r="A149"/>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149"/>
       <c r="E149"/>
       <c r="F149"/>
-      <c r="G149" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="150">
       <c r="A150"/>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150"/>
       <c r="E150"/>
       <c r="F150"/>
-      <c r="G150" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="151">
       <c r="A151"/>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151"/>
       <c r="E151"/>
       <c r="F151"/>
-      <c r="G151" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="152">
       <c r="A152"/>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152"/>
       <c r="E152"/>
       <c r="F152"/>
-      <c r="G152" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>