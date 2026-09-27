--- v0 (2025-12-07)
+++ v1 (2026-09-27)
@@ -9,235 +9,118 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLI сесія VIII скликання</t>
   </si>
   <si>
     <t>Володимирська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Василець Наталія Володимирівна</t>
-[...103 lines deleted...]
-  <si>
     <t>07.11.24  10:13:12</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...7 lines deleted...]
-  <si>
     <t>07.11.24  10:14:31</t>
   </si>
   <si>
     <t>5850За зняття проекту рішення №23 з порядку денного (Гладкевич )</t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>07.11.24  10:15:04</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>07.11.24  10:46:37</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>07.11.24  10:47:16</t>
   </si>
   <si>
     <t>07.11.24  10:54:31</t>
   </si>
   <si>
     <t>5859Про внесення змін та доповнень до проекту рішення після проведення заходів</t>
   </si>
   <si>
     <t>За: 21</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>07.11.24  10:54:54</t>
   </si>
   <si>
     <t>За: 20</t>
   </si>
   <si>
     <t>07.11.24  10:55:48</t>
   </si>
   <si>
     <t>07.11.24  10:57:25</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>07.11.24  10:59:28</t>
   </si>
   <si>
     <t>5863Про внесення зміни на суму 1 900 000 грн</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>07.11.24  11:00:52</t>
@@ -410,53 +293,50 @@
   <si>
     <t>07.11.24  12:05:19</t>
   </si>
   <si>
     <t>07.11.24  12:11:45</t>
   </si>
   <si>
     <t>07.11.24  12:12:56</t>
   </si>
   <si>
     <t>07.11.24  12:17:19</t>
   </si>
   <si>
     <t>07.11.24  12:18:04</t>
   </si>
   <si>
     <t>07.11.24  12:19:13</t>
   </si>
   <si>
     <t>07.11.24  12:21:14</t>
   </si>
   <si>
     <t>За: 2</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>07.11.24  12:22:39</t>
   </si>
   <si>
     <t>07.11.24  12:24:55</t>
   </si>
   <si>
     <t>07.11.24  12:28:29</t>
   </si>
   <si>
     <t>За: 3</t>
   </si>
   <si>
     <t>07.11.24  12:31:34</t>
   </si>
   <si>
     <t>07.11.24  12:32:12</t>
   </si>
   <si>
     <t>07.11.24  12:32:42</t>
   </si>
   <si>
     <t>07.11.24  12:33:16</t>
   </si>
   <si>
     <t>07.11.24  12:34:04</t>
@@ -597,19394 +477,3330 @@
     <t>07.11.24  13:29:13</t>
   </si>
   <si>
     <t>07.11.24  13:29:55</t>
   </si>
   <si>
     <t>07.11.24  13:30:44</t>
   </si>
   <si>
     <t>07.11.24  13:31:13</t>
   </si>
   <si>
     <t>6006Про створення осередку для викладання навчального предмета «Захист України»</t>
   </si>
   <si>
     <t>07.11.24  13:31:47</t>
   </si>
   <si>
     <t>07.11.24  13:32:18</t>
   </si>
   <si>
     <t>6008Про план діяльності з підготовки проєктів регуляторних актів у 2025 році</t>
   </si>
   <si>
     <t>07.11.24  13:32:57</t>
-  </si>
-[...169 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO151"/>
+  <dimension ref="A1:F151"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...33 lines deleted...]
-    <col min="41" max="41" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="G1" t="s" s="3">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>5849Про затвердження порядку денного сорок першої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>5851Про затвердження порядку денного сорок першої чергової сесії міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>5857Про затвердження Програми   розроблення містобудівної та землевпорядної документації Володимир-Волинської міської територіальної громади на 2025-2028 роки</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>5858Про Програму підтримки підприємництва у Володимир-Волинській міській територіальній громаді на 2025-2027 роки</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s" s="4">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>5860Про Програму підтримки підприємництва у Володимир-Волинській міській територіальній громаді на 2025-2027 роки</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>62</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>5861Про Програму сприяння діяльності Володимирської районної ради Волинської області на 2024 рік</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>5862Про внесення змін та доповнень до рішення міської ради від 01.10.2021 року №10/4 «Про затвердження Програми матеріально – технічного забезпечення військових частин (установ) та підрозділів</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s" s="4">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s" s="4">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F12" t="s">
-        <v>72</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s" s="4">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F13" t="s">
-        <v>75</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>5867Про внесення змін та доповнень до рішення міської ради від 01.10.2021 року №10/4 «Про затвердження Програми матеріально – технічного забезпечення військових частин (установ) та підрозділів</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>5868Про  внесення   змін   та  доповнень  до  рішення  міської  ради  від   23.02.2022 року  №13/09   « Про   затвердження Програми протидії екстремістським   та  терористичним проявам на території</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>5869Про внесення змін та доповнень до Програми підтримки та розвитку комунального підприємства «Володимирська стоматологічна поліклініка» Володимирської міської ради на 2023 – 2025 роки,</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>5870Про внесення змін та доповнень до рішення міської ради від 24.12.2020 №2/3 «Про Програму соціального захисту населення Володимир-Волинської міської територіальної громади на 2021-2025 роки» (зі</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="C18" t="s" s="4">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>5872Про внесення змін та доповнень до рішення міської ради від 24.12.2020 №2/3 «Про Програму соціального захисту населення Володимир-Волинської міської територіальної громади на 2021-2025 роки» (зі</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>5873Про внесення змін та доповнень до Програми підтримки та розвитку комунального підприємства «Володимирське територіальне медичне об’єднання» Володимирської міської ради на 2023-2025 роки,</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F20" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>5874Про внесення змін до Програми підтримки та розвитку комунального підприємства «Володимирський центр первинної медичної допомоги» Володимирської міської ради на 2023-2027 роки,  затвердженої</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>5875Про внесення змін і доповнень до рішення міської ради від 23.02.2022 р. №13/8 «Про цільову соціальну Програму забезпечення житлом дітей-сиріт, дітей, позбавлених батьківського піклування та осіб з</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F22" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>5876Про внесення змін та доповнень до рішення міської ради від 02.12.2022 року № 19/10 «Про Програму розвитку освіти міської територіальної громади на 2023-2027 роки» зі змінами та доповненнями</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F23" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>5877Про внесення змін до Програми розвитку молодіжної політики та спорту у міській територіальній громаді на 2023-2027 роки,  затвердженої рішенням міської ради від 02.12.2022 № 19/14 зі змінами та</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F24" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>5878Про внесення змін та доповнень до рішення міської ради від 02.12.2022р. №19/13 «Про затвердження Програми розвитку культури та мистецтва Володимир-Волинської міської територіальної громади на</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>5879Про внесення змін до рішення міської ради від 14.12.2023 року №31/20  «Про бюджет Володимир-Волинської міської територіальної громади на 2024 рік» зі змінами      </t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="C27" t="s" s="4">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="C28" t="s" s="4">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D28" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>5882Про внесення змін до рішення міської ради від 14.12.2023 року №31/20  «Про бюджет Володимир-Волинської міської територіальної громади на 2024 рік» зі змінами      </t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO29" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="C30" t="s" s="4">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s" s="4">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="D31" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F31" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO31" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>5885Про надання дозволу  КП «УЖК» Володимирської міської ради на одержання кредиту- овердрафту</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F32" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>5886Про внесення змін та доповнень до Регламенту Володимирської міської ради VІІІ скликання</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO33" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>5887Про внесення змін та доповнень до Положення про постійні комісії міської ради восьмого скликання, затвердженого рішенням міської ради від 09.12.2020  № 1/11</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>5888Про внесення змін до рішення міської ради від 09.12.2020 № 1/12 «Про постійні комісії міської ради восьмого скликання» (зі змінами)</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F35" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>5889Про надання дозволу на розроблення детального плану території частини вулиці Луцької від вулиці Станіславського до вулиці Зимнівської у місті Володимирі Володимирського району</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="C37" t="s" s="4">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="D37" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F37" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO37" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="C38" t="s" s="4">
-        <v>109</v>
+        <v>70</v>
       </c>
       <c r="D38" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>5892Про надання дозволу на розроблення детального плану території частини вулиці Луцької від вулиці Станіславського до вулиці Зимнівської у місті Володимирі Володимирського району</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>5893Про надання дозволу на розроблення детального плану території обмеженої вулицями Ковельська-Цинкаловського -Кунцевича у місті Володимирі  Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>5894Про надання дозволу на розроблення детального плану території частини вулиці Привокзальної від вулиці 14-ї Князівської бригади до провулку Вчительського у місті Володимирі Володимирського</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F41" t="s">
-        <v>75</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>113</v>
+        <v>74</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>5896Про надання дозволу на розроблення детального плану території частини вулиці Привокзальної від вулиці 14-ї Князівської бригади до провулку Вчительського у місті Володимирі Володимирського</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F42" t="s">
-        <v>62</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>5897Про внесення змін до  рішення Володимирської міської ради від 19.05.2023 № 25/14 «Про надання дозволу на  розроблення детального плану території частини вулиці Устилузька у місті Володимирі</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="C44" t="s" s="4">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="D44" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F44" t="s">
-        <v>65</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>5899Про внесення змін до  рішення Володимирської міської ради від 19.05.2023 № 25/14 «Про надання дозволу на  розроблення детального плану території частини вулиці Устилузька у місті Володимирі</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F45" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="C46" t="s" s="4">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="D46" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F46" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO46" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>5901Про затвердження детального плану території   земельної ділянки обмеженої вулицями Устилузька- Поштова-Коперніка-Гімназійна у місті Володимирі Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F47" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>5902Про затвердження детального плану території частини вулиці Смотрицького від дороги Н-22 до будівлі по вул. Смотрицького, 9 у місті Володимирі Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F48" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>5903Про включення до переліку земельних ділянок для продажу на земельних торгах у формі електронного аукціону та надання дозволу на виготовлення містобудівної документації та проекту</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F49" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>5904Про затвердження умов проведення земельних торгів у формі електронного аукціону з продажу права оренди земельної ділянки несільськогосподарського призначення по вул. Луцькій, 14П4 у м.</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>5905Про  дозвіл  на  продаж   орендованої земельної  ділянки несільськогосподарського призначення по вул. Пилипа Орлика, 19 у м. Володимирі</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>5906Про  дозвіл  на  продаж   орендованої земельної  ділянки несільськогосподарського призначення по вул. 14-ї Князівської бригади, 79 у м. Володимирі</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F52" t="s">
-        <v>62</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>126</v>
+        <v>87</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>5907Про  дозвіл  на  продаж   орендованої земельної  ділянки несільськогосподарського призначення по вул. Шевченка, 25Б у с. Заріччя</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F53" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>127</v>
+        <v>88</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>5908Про погодження  звіту про експертну грошову оцінку, затвердження вартості земельної ділянки, припинення договору оренди землі та продаж у власність земельної ділянки</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>5909Про погодження проекту землеустрою щодо встановлення (зміни) меж міста Володимир Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E55" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F55" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>129</v>
+        <v>90</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>5910Про погодження проекту землеустрою щодо встановлення меж Нововолинської міської територіальної громади Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F56" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>5911Про надання  АТ «Українська залізниця»     дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки у м. Володимирі  </t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>5912Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок Державному спеціалізованому господарському підприємству «ЛІСИ УКРАЇНИ»</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F58" t="s">
-        <v>132</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>93</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>5913Про надання  релігійній організації «Свято-Симеонівська релігійна громада православної церкви України села Суходоли Володимир-Волинського району Волинської області»     дозволу на</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F59" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>5916Про надання   гр. Томілович І.О.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Лаврентія Горки,10 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F60" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>5917Про надання   гр.  Дукельській Н. Є.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Чорновола, 20  у м. Володимирі  </t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>5918Про надання   гр. Котляровій Т. В.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по провул. Молодіжному, 6/2  у м. Володимирі  </t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F62" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>5919Про надання   гр.  Крень О. О.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Професора Бобка, 1  у м. Володимирі  </t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>5920Про надання   гр.  Рудік Н. А.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Професора Бобка, 5  у м. Володимирі  </t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F64" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>5921Про надання   гр. Сальніковій Н. В.       дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Ковельській, 186  у м. Володимирі  </t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F65" t="s">
-        <v>137</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>97</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>5922Про затвердження гр. Ільченко О. А.        проекту землеустрою щодо відведення земельної ділянки по вул. Тараса Шевченка, 48 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO66" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>5923Про затвердження проекту землеустрою щодо відведення земельної ділянки по   вул. Генерала Шухевича у м. Володимирі</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>5924Про затвердження гр. Нестерук Т. А.        проекту землеустрою щодо відведення земельної ділянки по провул. Сосюри, 2-А/64 у м. Володимирі  </t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E68" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>5925Про затвердження  ОСББ №16 на вулиці Лодомирська «Щастя»  проекту землеустрою щодо відведення земельної ділянки по вул. Лодомирській, 16  у м. Володимирі</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>5926Про затвердження проекту землеустрою щодо відведення земельної ділянки по вул.Володимира Великого у м. Володимирі</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F70" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>5927Про затвердження проекту землеустрою щодо відведення земельної ділянки по   вул. Незалежності,1Б у м. Володимирі</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E71" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F71" t="s">
-        <v>144</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>104</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>5928Про затвердження проекту землеустрою щодо відведення земельної ділянки по   вул. Шевченка у с. Заріччя Володимирського району Волинської області</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E72" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO72" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>5929Про затвердження  гр. Дибяку І. Р.        проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Устилузькій, 32 у м. Володимирі</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E73" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>5930Про затвердження АТ «Володимир-Волинський консервний завод» проекту землеустрою щодо відведення земельної ділянки із зміною  цільового призначення по вул.Луцька,81 у м. Володимирі площею</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F74" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>5931Про затвердження АТ «Володимир-Волинський консервний завод» проекту землеустрою щодо відведення земельної ділянки із зміною  цільового призначення по вул.Луцька,81 у м. Володимирі площею</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F75" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO75" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>149</v>
+        <v>109</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>5932 Про затвердження проекту землеустрою щодо відведення земельної ділянки із зміною  цільового призначення по вул.Незалежності,1Б у м. Володимирі</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E76" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F76" t="s">
-        <v>150</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>110</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>5933Про затвердження гр. Тищук З.Б. проекту землеустрою щодо відведення земельної ділянки із зміною  цільового призначення по вул. Луцька,156-Б у м. Володимирі</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F77" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>5934Про затвердження гр. Шубі О.Б. проекту землеустрою щодо відведення земельної ділянки із зміною  цільового призначення по вул. Устилузька,121 у м. Володимирі</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F78" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>5935Про затвердження  гр. Боричук Н. А.    проекту землеустрою щодо відведення земельної ділянки із зміною цільового призначення по вул. Рєпіна, 4С2 у м. Володимирі</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>5936Про надання Обслуговуючому кооперативу «ВІЛЕНСЬКИЙ»  дозволу на розроблення технічної  документації із землеустрою щодо встановлення  (відновлення) меж земельної ділянки в натурі  (на</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F80" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>5939Про затвердження гр. Вавринюку Я. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Лесі Українки, 20  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E81" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F81" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>5940Про затвердження гр. Возняку І. Б. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Річинського, 13  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F82" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>5941Про затвердження гр. Дзіковському В. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Завокзальній, 14  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>5942Про затвердження гр. Козловському А. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Ковельській, 186/2  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F84" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>5943Про затвердження гр. Лебединець Л. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Максима Кривоноса, 2  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F85" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>5944Про затвердження гр. Макарі І. А. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Шептицького, 11/1  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F86" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>5945Про затвердження гр. Мачеброді Н.  С. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Сагайдачного, 42/2  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F87" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>5946Про затвердження гр. Оцалюку С. М. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Шептицького, 11/2  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>5947Про затвердження гр. Пісцо О. Й. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Княгині Ольги, 49  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E89" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>157</v>
+        <v>117</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>5949Про затвердження гр. Пісцо О. Й. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Княгині Ольги, 49  у м. Володимирі в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E90" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F90" t="s">
-        <v>158</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>118</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>5952Про затвердження гр. Простокіній Т. М. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Володимира Мономаха, 9  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E91" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F91" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>5953Про затвердження гр. Терновій Т. В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Івана Крип’якевича, 2/1  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F92" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>5954Про затвердження гр. Шинкевич Н. М. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Зубінського, 11  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F93" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>5955Про затвердження гр. Ярмошевичу С. С. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Грушевського, 5А/1  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F94" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>5956Про затвердження гр. Литовчук М. С. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул.  Дрогобицькій, 2  у м. Володимирі в натурі (на</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E95" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F95" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>5957Про затвердження гр. Власюк М.В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Шкільна,27 у с. Суходоли та її</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F96" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>5958Про затвердження гр. Гетьман Н.П. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Молодіжна,14 у с. Новосілки та її</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E97" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F97" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>5959Про затвердження гр. Морозюк Л.А. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) по вул. Шевченка,10 у с. Новосілки та її</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F98" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>5960  Про затвердження гр. Шишко О.М., гр. Вакарчук Н.М. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки по вул. Шевченка,42 у с. Ласків натурі (на</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F99" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>5961Про затвердження гр. Турик С.В. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) із (невитребуваних),  нерозподілених  </t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E100" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F100" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>159</v>
+        <v>119</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>5962Про затвердження гр. Ірзі Т.І. технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) із (невитребуваних),  нерозподілених  </t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F101" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>5963Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Луцькій, 130  у м. Володимирі  та передачу земельних ділянок в оренду</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F102" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>161</v>
+        <v>121</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>5964Про затвердження технічної документації із землеустрою щодо інвентаризації земельної ділянки</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E103" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F103" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>162</v>
+        <v>122</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>5965Про поновлення гр. Гладкевичу В. А. договору оренди землі по вул. Ковельській, 113-П1 у м. Володимирі</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F104" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>5966Про поновлення гр. Гладкевичу В. А. договору оренди землі по вул. Ковельській, 113-П2 у м. Володимирі</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F105" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>164</v>
+        <v>124</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>5967Про поновлення гр. Бутулаю О. Г. договору оренди землі по вул. Устилузькій, 72П  у м. Володимирі</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F106" t="s">
-        <v>165</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>125</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>166</v>
+        <v>126</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>5968Про поновлення гр.  Касьяновій Л. Й. договору оренди землі по вул. Устилузькій, 44П  у м. Володимирі</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E107" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F107" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="C108" t="s" s="4">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="D108" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F108" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>169</v>
+        <v>129</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>5970Про поновлення гр.  Касьяновій Л. Й. договору оренди землі по вул. Устилузькій, 44П  у м. Володимирі</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E109" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F109" t="s">
-        <v>50</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>5973Про поновлення гр. Малишевській І. Г. договору оренди землі по вул. Данила Галицького, 3-П  у м. Володимирі</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E110" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F110" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO110" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>5974Про поновлення гр. Петрик Л. О. договору оренди землі по вул. Ковельській, 24П  у м. Володимирі</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E111" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F111" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO111" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>5975Про поновлення гр.  Цаль-Цалько Г. В. договору оренди землі по вул. Ковельській, 253П  у м. Володимирі</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E112" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F112" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO112" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>5976Про поновлення гр. Грабовській  В. В. договорів оренди землі по вул. Ковельській  у м. Володимирі</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F113" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO113" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>5977Про поновлення гр. Балаушку О. М. договору оренди землі по вул. Академіка Глушкова, 72/18А  у м. Володимирі</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F114" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO114" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>5978Про поновлення гр. Грабовській Л. І. договору оренди землі по вул.  Луцькій, 101/2  у м. Володимирі</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E115" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F115" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO115" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>5979Про поновлення ВКП «Володимир» договору оренди землі по вул. 14-ї Князівської бригади, 79  у м. Володимирі</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E116" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F116" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO116" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>5980Про поновлення гр. Волянюк С. Є. договору оренди землі по вул. Прокоповича, 6  у м. Володимирі</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E117" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F117" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO117" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>5981Про поновлення гр.  Книшу В. В. договору оренди землі по вул. Незалежності, 36  у м. Володимирі</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E118" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F118" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO118" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>5982Про поновлення гр. Шевчук Н. І. договору оренди землі по вул. Ковельській, 106А/8  у м. Володимирі</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E119" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F119" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO119" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>5983Про поновлення гр.  Ніколайчуку І. Я. договору оренди землі по вул. Луцькій, 160А у м. Володимирі</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F120" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO120" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>5984Про поновлення гр.  Яковлєву І. Ю. договору оренди землі по вул. Івана Мазепи, 32А  у м. Володимирі</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F121" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO121" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>5985Про поновлення гр. Стащуку А. В. договору оренди землі по вул. Ковельській, 108  у м. Володимирі</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E122" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F122" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO122" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>5986Про поновлення гр. Трофімуку С. С. договору оренди землі по вул. Ковельській, 186  у м. Володимирі</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E123" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F123" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO123" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>5987Про поновлення гр.  Гричаю В. Б. договору оренди землі по вул. Заводській, 10  у м. Володимирі</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F124" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO124" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>5988Про поновлення ТзОВ «Нектар» ЛТД договору оренди землі по вул. Данила Галицького, 12  у м. Володимирі</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F125" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO125" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>5989Про поновлення ПП «Універсам» договору оренди землі по вул. Наталії Ужвій, 3/2 у м. Володимирі</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E126" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F126" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO126" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>5990Про поновлення ПП «Універсам» договору оренди землі по вул. Наталії Ужвій, 5 у м. Володимирі</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E127" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F127" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO127" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>5991Про передачу земельної ділянки в постійне користування  комунальному підприємству «Володимирське територіальне медичне об’єднання»  Володимирської міської ради</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F128" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO128" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>172</v>
+        <v>132</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>5992Про передачу гр.  Касьянову В. П.        земельної ділянки по вул. Устилузькій, 32 у м. Володимирі  у власність</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F129" t="s">
-        <v>62</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>173</v>
+        <v>133</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>5993Про передачу гр.  Гладкову О. М. земельної ділянки по вул. Луцькій. 150-А/7-Г у м. Володимирі  у власність</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E130" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F130" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO130" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>174</v>
+        <v>134</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>5994Про відмову в припиненні дії договору оренди землі по вул. Устилузькій, 123 у м. Володимирі</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E131" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F131" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>5995Про припинення договору оренди землі по вул. Миколи Букатевича, 2/2А  у м. Володимирі та передачу земельної ділянки в оренду</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E132" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F132" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO132" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>176</v>
+        <v>136</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>5996Про припинення договору оренди землі по вул. Луцькій, 115Д  у м. Володимирі та передачу земельної ділянки в оренду</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F133" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO133" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>5997Про припинення права постійного користування земельною ділянкою по вул. Шахтарській,38 у м. Володимирі</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E134" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F134" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO134" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>178</v>
+        <v>138</v>
       </c>
       <c r="C135" t="s" s="4">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="D135" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E135" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F135" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO135" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="C136" t="s" s="4">
-        <v>181</v>
+        <v>141</v>
       </c>
       <c r="D136" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E136" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F136" t="s">
-        <v>43</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>6000Про зміну назви управління соціальної політики виконавчого комітету Володимирської міської ради та затвердження Положення в новій редакції</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F137" t="s">
-        <v>84</v>
-[...103 lines deleted...]
-      <c r="AO137" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>6001Про внесення змін та доповнень до рішення міської ради від 26.01.2021 №4/6 «Про затвердження структури апарату ради та виконавчих органів Володимир-Волинської міської ради» із змінами та</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="E138" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F138" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>184</v>
+        <v>144</v>
       </c>
       <c r="C139" t="s" s="4">
-        <v>185</v>
+        <v>145</v>
       </c>
       <c r="D139" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="F139" t="s">
-        <v>186</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>146</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>187</v>
+        <v>147</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>6003Про внесення змін та доповнень до рішення міської ради від 26.01.2021 №4/6 «Про затвердження структури апарату ради та виконавчих органів Володимир-Волинської міської ради» із змінами та</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E140" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F140" t="s">
-        <v>98</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>59</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>6004Про зміну типу та перейменування ліцею № 1 Володимирської міської  ради  в заклад загальної середньої освіти «Володимирська гімназія   № 1 Володимирської міської ради»</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F141" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>189</v>
+        <v>149</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>6005Про внесення змін і доповнень до рішення міської ради від 27.07.2022 року № 15/47 «Про визначення (зміну) типів закладів  загальної середньої освіти Володимир-Волинської міської територіальної</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E142" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F142" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="C143" t="s" s="4">
-        <v>191</v>
+        <v>151</v>
       </c>
       <c r="D143" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F143" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>192</v>
+        <v>152</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>6007Про припинення діяльності шляхом ліквідації Ласківського дошкільного навчального закладу</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F144" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="C145" t="s" s="4">
-        <v>194</v>
+        <v>154</v>
       </c>
       <c r="D145" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F145" t="s">
-        <v>84</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>195</v>
+        <v>155</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>6009Про втрату чинності рішення Володимир-Волинської міської ради №44/5 від 19.06.2015 «Про обмеження реалізації алкогольних, слабоалкогольних напоїв та пива на території міста</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="E146" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F146" t="s">
-        <v>59</v>
-[...104 lines deleted...]
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147">
       <c r="A147"/>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147"/>
-      <c r="G147" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="148">
       <c r="A148"/>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148"/>
       <c r="E148"/>
       <c r="F148"/>
-      <c r="G148" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="149">
       <c r="A149"/>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149"/>
       <c r="E149"/>
       <c r="F149"/>
-      <c r="G149" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="150">
       <c r="A150"/>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150"/>
       <c r="E150"/>
       <c r="F150"/>
-      <c r="G150" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="151">
       <c r="A151"/>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151"/>
       <c r="E151"/>
       <c r="F151"/>
-      <c r="G151" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>